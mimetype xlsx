--- v0 (2026-02-02)
+++ v1 (2026-05-02)
@@ -54,2612 +54,2612 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°05/2013_x000D_
 INDICO NOS TERMOS DO ARTIGO 130¹ CONSOLIDAÇÃO DO REGIMENTO INTERNO DESTA CASA DE LEIS, A EXCELÊNCIA SENHORA PREFEITA MUNICIPAL DE RONCADOR, QUE DETERMINE AOS ÓRGÃOS COMPETENTES A ELABORAÇÃO DE ESTUDOS E ADOÇÃO DE PROVIDÊNCIAS NECESSÁRIAS A FIM DE QUE SEJA ELABORADO PROJETO DE LEI REGULAMENTANDO OS HORÁRIOS DE TRANSPORTE DA SECRETARIA DE SAÚDE A OUTROS MUNICÍPIOS, BEM COM SEJA REGULARIZADA A CONTRATAÇÃO DE ALBERGUE/CASA DE APOIO PARA QUE OS PACIENTES E MOTORISTAS POSSAM REPOUSAR E PERMANECER DURANTE O TRATAMENTO MÉDICO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">Vereadores </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO LEGISLATIVA._x000D_
 _x000D_
 INDICAÇÃO LEGISLATIVA 04/2013 &amp;#8211; SOLICITA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE RONCADOR, REGULAMENTAÇÃO DE TRÁFEGOS DE CAMINHÕES, NO PERÍMETRO URBANO DO MUNICÍPIO DE RONCADOR._x000D_
 </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ronaldo Adriano Pereira dos Santos (Ronaldão), Senhor Edio (Edison José Pietroski)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO Nº 001/2013_x000D_
 _x000D_
 O PODER LEGISLATIVO DE RONCADOR MANIFESTA AO EXCELENTÍSSIMO PRESIDENTE DO SENADO FEDERAL, SENHOR RENAN CALHEIROS, MOÇÃO DE REPÚDIO À PROPOSTA DE EMENDA CONSTITUCIONAL Nº 37/2011, QUE &amp;#8220;ACRESCENTA O §10 AO ART.144 DA CONSTITUIÇÃO FEDERAL PARA DEFINIR A COMPETÊNCIA PARA A INVESTIGAÇÃO CRIMINAL PELAS POLICIAS FEDERAL E CIVIL DOS ESTADOS E DO DISTRITO FEDERAL&amp;#8221;, DE AUTORIA DO DEPUTADO FEDERAL LOURIVAL MENDES._x000D_
 _x000D_
 A &amp;#8220;PEC DA IMPUNIDADE&amp;#8221; RESTRINGE AS INVESTIGAÇÕES PARA QUE SOMENTE AS POLÍCIAS POSSAM EFETUAR UMA INVESTIGAÇÃO. ISTO É CONTRÁRIO AO ESTADO DE DIREITO E AO PLENO EXERCÍCIO DE CIDADANIA, POIS IMPEDE A AVERIGUAÇÃO DE CRIMES GRAVÍSSIMOS, SÉRIO PASSO CONTRA O PLENO EXERCÍCIO DA DEMOCRACIA, ATRAVÉS DE UM ÓRGÃO FISCALIZADOR IMPARCIAL E IDÔNEO._x000D_
 </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t xml:space="preserve">Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°46/2013/2009 _x000D_
 ALTERA AS DISPOSIÇÕES DA LEI MUNICIPAL N°886/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°46/2013._x000D_
 ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N°886/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°051/2013._x000D_
 ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N°791/2005, ACRESCENTA O ART.120 -A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei do Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°002/2013- EXECUTIVO MUNICIPAL._x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS DO MUNICIPIO -REFISRON/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N°03/2013._x000D_
 DISPÕE SOBRE A REFORMULAÇÃO DA INSTUTUIÇÃO DA POLITICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO CONSELHO TUTELAR DE RONCADOR, REVOGA OS ARTIGOS DAS LEIS N°239 DE 09 DE SETEMBRO DE 1991,290 DE 08 DE SETEMBRO DE 1993 E AS DEMAIS DISPOSIÇÕES EM CONTRÁRIO QUE VIEREM A CONFLITAR COM O DISPOSTO NESTA LEI E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ronaldo Adriano Pereira dos Santos (Ronaldão)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PAULINO FREDOLIN A RUA DO LOTEAMENTO EXPEDICIONÁRIO ISTSCHUK E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO A PRORROGAR O PRAZO DO VENCIMENTO DO IMPOSTO PREDIAL URBANO - IPTU E DO ALVARÁ DE LICENÇA E FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°010/2013._x000D_
 DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DE PRODUTORES RURAIS DO ENCRUZO TRÊS ESTRELA -ACRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°15/2013._x000D_
 SUMULA: DISPÕE SOBRE INCLUSÃO DE METAS E PRIORIDADES NA LEI MUNICIPAL N°907/2009 - PPA, LEI MUNICIPAL N°985/2012-LDO,PARA O EXERCÍCIO FINANCEIRO DE 2013, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°16/2013._x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO A INTEGRAR O CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO DOS MUNICÍPIOS DA REGIÃO DE CAMPO-MOURÃO - CONSÓRCIO COMCAM  E REVOGA A LEI N°947/2011.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°04/2013._x000D_
 DISPÕE SOBRE A REFORMULAÇÃO DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL -FHIS, INSTITUI O CONSELHO GESTOR DO FHIS, REVOGA OS ARTIGOS DA LEI MUNICIPAL N°984/2012 DE 24 DE MAIO DE 2012 DEMAIS DISPOSIÇÕES EM CONTRÁRIO QUE VIEREM A CONFLITAR COM O DISPOSTO NESTA LEI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N°05/2013_x000D_
 DISPÕE SOBRE O PERCURSO PARA OS ÔNIBUS QUE FAZEM A LINHA INTERURBANA NO MUNICÍPIO DE RONCADOR E REVOGA A LEI 852/2007 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LIE N°21/2013, ALTERA A LEI MUNICIPAL N°927/2010,REESTRUTURANDO OS ANEXOS I E II QUE DISPÕE SOBRE A TABELA DE VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.jpeg</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°28/2013_x000D_
 AFETA O BEM IMÓVEL DOMINICAL COMO BEM PÚBLICO DE USO COMUM DO POVO, PARA O FIM DE UTILIZAÇÃO COMO VIA DE CIRCULAÇÃO.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°35/2013_x000D_
 AUTORIZA O EXECUTIVO MUNICIPAL EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CRIAR FONTE NO ORÇAMENTO PARA 2013, INCLUSÃO NAS DIRETRIZES ORÇAMENTÁRIAS 2013 E INCLUSÃO NO PLANO PLURIANUAL 2010/2013 DO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°34/2013_x000D_
 AUTORIZA O CHEFE DE PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2013, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°33/2013_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR/ESPECIAL E CRIAR FONTE NO ORÇAMENTO PARA 2013, INCLUSÃO NAS DIRETRIZES ORÇAMENTÁRIAS 2013 E INCLUSÃO NO PLANO PLURIANUAL 2010/2013 E DO MUNICÍPIO DE RONCADOR/PR.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/</t>
+    <t>http://sapl.roncador.pr.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°31/2013._x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR CONCESSÃO DE USO A TITULO GRATUITO DE BEM IMÓVEL URBANO À EMPRESA CENTRO DE FORMAÇÃO DE CONDUTORES RONCADOR LTDA -ME, PARA FINS DE AMPLIAÇÃO DE SUAS INSTALAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 37/2013._x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RONCADOR PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°32/2013._x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA CARGA HORÁRIA SEMANAL DO CARGO DE ASSISTENTE SOCIAL CONSOANTE DISPOSIÇÃO DO ANEXO 01, DA LEI MUNICIPAL 786/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 38/2013 ESTIMA A RECEITA E FIXA A DESPESA DO FUNDO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE RONCADOR -PREVISRON, PARA O EXERCICIO DE 2014</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°36/2013._x000D_
 DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Vereadores , Antonio Martins, Jair Lemos (J.Lemos)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°19/2013._x000D_
 SÚMULA: DETERMINA O TRAJETO DOS VEÍCULOS DE CARGAS NO PERÍMETRO URBANO DE RONCADOR.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Jair Lemos (J.Lemos)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°18/2013._x000D_
 NSTITUI O REGIME &amp;#8220;FICHA LIMPA&amp;#8221; COMO REQUISITO PARA O INGRESSO EM CARGO OU EMPREGO PÚBLICO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°17/2013_x000D_
 DISPÕE SOBRE A DENOMINAÇÃO DE CONJUNTO HABITACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°33/2013_x000D_
 AUTORIZA O CHEFE DO EXECUTIVO A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR/ESPECIAL E CRIAR FONTE NO ORÇAMENTO PARA 2013, INCLUSÃO NAS DIRETRIZES ORÇAMENTÁRIAS 2013 E INCLUSÃO NO PLANO PLURIANUAL 2010/2013 DO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°40/2013_x000D_
 AUTORIZA A PROCURADORIA DO MUNICÍPIO A REALIZAR ACORDO JUDICIAL NO PROCESSO N°676-76.2013.8.160096, TRAMITANDO PERANTE O JUIZADO ESPECIAL DA FAZENDA PÚBLICA DA COMARCA DE IRETAMA - PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE 34/2013._x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°35/2013_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EFETUAR ABERTURA DE CREDITO ADICIONAL ESPECIAL E CRIAR FONTE NO ORÇAMENTO PARA 2013, INCLUSÃO NAS DIRETRIZES ORÇAMENTÁRIAS 2013 E INCLUSÃO NO PLANO PLURIANUAL 2010/2013 DO MUNICÍPIO DE RONCADOR/PR</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°41/2013._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A ATUALIZAR OS VALORES DOS NÍVEIS DAS TABELAS SALARIAIS DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ATUALMENTE PERECEBEM REMUNERAÇÃO ABAIXO DO SALARIO MINIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°14/2013,ALTERA O ART.4° DA LEI MUNICIPAL N°959/2011  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO 041/2013_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ATUALIZAR OS VALORES DOS SALARIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ATUALMENTE PERCEBEM REMUNERAÇÃO ABAIXO DO SALÁRIO MÍNIMO NACIONAL EM ATENÇÃO AO ARTIGO 7°, INCISO IV DA CONSTITUIÇÃO FEDERA DE 1988 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°042/2013._x000D_
 DISPÕE SOBRE A CRIAÇÃO DO COMITÊ DE TRANSPORTE ESCOLAR NO MUNICÍPIO DE RONCADOR, COM FINALIDADE DE ACOMPANHAR AS CONDIÇÕES DE OFERTA DO TRANSPORTE ESCOLAR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°005/2013_x000D_
 REGULAMENTA O TRATAMENTO    FORA      DO DOMICÍLIO &amp;#8211; TFD, NO MUNICÍPIO DE RONCADOR   E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°045/2013_x000D_
 AUTORIZA O PODER EXECUTIVO PAGAR AOS PROFISSIONAIS DO MAGISTÉRIO, DIFERENÇAS SALARIAIS DECORRENTES DA APLICAÇÃO DO PISO NACIONAL DO MAGISTÉRIO DO ANO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°44/2013._x000D_
 DISPÕE SOBRE O PROCESSO SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO 48/2013._x000D_
 DISPÕE SOBRE A REFORMULAÇÃO, ESTRUTURAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SAÚDE NO MUNICIPIO DE RONCADOR. REVOGA A LEI MUNICIPAL N°279/1993 E AS DEMAIS DISPOSIÇÕES EM CONTRÁRIO QUE VIEREM A CONFLITAR COM O DISPOSTO NESTA LEI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°49/2013_x000D_
 SÚMULA: AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR O PARCELAMENTO DOS DÉBITOS COM FAZENDA NACIONAL JUNTO À RECEITA FEDERAL DO BRASIL,RELATIVOS ÁS DIVIDAS DO INSS, PASEP E DOS VALORES DEVIDOS A TÍTULO DE PASEP JUNTO À PGFN, DE RESPONSABILIDADE DO MUNICÍPIO, ATÉ A COMPETÊNCIA FEVEREIRO/2013, DE CONFORMIDADE COM AS DISPOSIÇÕES CONTIDAS NA LEI FEDERAL N°12.810, DE 15 DE MAIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°50/2013_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO E COMUNIDADE PAZ DA FAMÍLIA DO TRATAMENTO DO ALCOOLISMO DOS DEPENDENTE QUÍMICOS - ACTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°052/2013_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALTERAR O ANEXO I, DA LEI MUNICIPAL N°786/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°53/2013_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO EXTRAJUDICIAL COM A SENHORA JOSIANE CRISTINA DOS REIS OLIVEIRA, RELATIVA A COBERTURA DE DESPESAS MÉDICAS E HOSPITALARES DECORRENTES DE ACIDENTE AUTOMOBILÍSTICO ENVOLVENDO VEÍCULO DO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°54/2013._x000D_
 DISPÕE SOBRE INCLUSÃO DE METAS E PRIORIDADES NA LEI MUNICIPAL N°907/2009, PPA E LEI MUNICIPAL N°985/2012 - LDO -LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO 2013. AUTORIZA ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°56/2013._x000D_
 DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE REEQUIPAMENTO DO CORPO DE BOMBEIROS COMUNITÁRIOS DO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 55/2013._x000D_
 DISPÕE SOBRE A CRIAÇÃO DA TAXA DE COMBATE A INCÊNDIO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°23/2013._x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DAS MULHERES ORGANIZADAS DE RONCADOR- ACMOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO CALENDÁRIO DAS SESSÕES LEGISLATIVAS ORDINÁRIAS PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A PROGRAMAÇÃO_x000D_
 FINANCEIRA E CRONOGRAMA DE EXECUÇÃO_x000D_
 MENSAL DE DESEMBOLSO DO EXERCÍCIO_x000D_
 FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DECRETA PONTO FACULTATIVO NA CÂMARA MUNICIPAL DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 ALTERA O DECRETO 23/2013 QUE DISPÕE SOBRE O CALENDÁRIO DAS SESSÕES LEGISLATIVAS ORDINÁRIAS PARA O EXERCÍCIO DE 2013._x000D_
 </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.docx</t>
   </si>
   <si>
     <t>SÚMULA: DECRETA RECESSO FUNCIONAL NA CÂMARA MUNICIPAL DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DECRETA LUTO E SUSPENDE OS ATENDIMENTOS NAS REPARTIÇÕES DA CÂMARA MUNICIPAL DE RONCADOR EM VIRTUDE A FALECIMENTO DO SENHOR PAULO P. KUCHLA VEREADOR GESTÃO DE 1973-1977 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DECRETA LUTO E SUSPENDE OS ATENDIMENTOS NAS REPARTIÇÕES DA CÂMARA MUNICIPAL DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°01/2013, QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO DO LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO SALARIAL DOS SERVIDORES DO LEGISLATIVO MUNICIPAL DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°03/2013_x000D_
 INSTITUI TRIBUNA LIVRE NA CÂMARA MUNICIPAL DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°004/2013._x000D_
 _x000D_
 DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL DOS SERVIDORES DO LEGISLATIVO MUNICIPAL DE RONCADOR E DÁ OUTRAS, PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°07/2013_x000D_
 EMENTA: ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Edison José Pietroski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°006/2013._x000D_
 _x000D_
 DISPÕE SOBRE AD REFERENDUM DA CÂMARA MUNICIPAL DE RONCADOR PARA PAGAMENTO DE ACORDO JUDICIAL REFERENTE AO PROCESSO JUDICIAL N°676-76.2013.8.160096, TRAMITADO PERANTE O JUIZADO ESPECIAL DA FAZENDA PÚBLICA DA COMARCA DE IRETAMA - PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR E A ILMA. SENHORA HELENI DZIUBATE DE ANDRADE, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE AO MENOS UMA VEZ POR SEMANA, SEJAM DESIGNADOS PROFISSIONAIS DA ÁREA DE SAÚDE, CLINICO GERAL E DENTISTA, PARA PRESTAR ATENDIMENTO NO DISTRITO DE ALTO SÃO JOÃO. </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ 02/2013_x000D_
 ANTONIO MARTINS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO PROVIDÊNCIAS COM REFERÊNCIA AS CONDIÇÕES PRECÁRIAS EM QUE SE ENCONTRAM O ATERRO SANITÁRIO DO MUNICÍPIO DE RONCADOR._x000D_
 A ATUAL CONDIÇÃO DO ATERRO SANITÁRIO DE NOSSO MUNICÍPIO É PREOCUPANTE, CONSIDERANDO QUE A QUANTIDADE DE LIXO ESTÁ MUITO ACIMA DA CAPACIDADE DO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO QUE SEJA CEDIDO UM TERRENO DO MUNICÍPIO DE RONCADOR PARA CONSTRUÇÃO UM CANIL E DE UMA PEQUENA CASA. _x000D_
 							AO ANDARMOS PELAS RUAS DE NOSSA CIDADE MUITAS VEZES NOS DEPARAMOS COM BANDOS DE CÃES SOLTOS NAS VIAS PÚBLICAS, TRAZENDO NOS TEMORES DE SERMOS ATACADOS POR ESSES ANIMAIS, ALÉM DISSO, ALGUMAS VEZES ESTES ANIMAIS AVANÇAM EM MOTOQUEIROS E CICLISTAS AUMENTANDO AS POSSIBILIDADES DE SE ENVOLVEREM EM ACIDENTES. _x000D_
 _x000D_
 							A POPULAÇÃO TEM RECLAMADO DIARIAMENTE SOLICITANDO UMA SOLUÇÃO PARA ESTE PROBLEMA. DIANTE DISSO ESTAMOS PROPONDO ESSA ALTERNATIVA DE CESSÃO DE UM TERRENO PARA CONSTRUIRMOS ESSE CANIL E TAMBÉM UMA CASA PARA ALOJAR UM CIDADÃO DE NOSSA CIDADE QUE JÁ SE DISPÕE A CUIDAR DE CÃES QUE FICAM SOLTOS NAS VIAS PÚBLICAS DE NOSSA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Izabel Ossak dos Santos Dutra</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">						IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR E AO ILMO. SENHOR MARIO CIRO CHOPTIAN, SECRETÁRIO DE SERVIÇOS PÚBLICOS, SOLICITANDO QUE SEJAM RECUPERADAS AS SEGUINTES ESTRADAS RURAIS;_x000D_
 _x000D_
 	ESTRADA DA COMUNIDADE DO ENCRUZO;_x000D_
 	ESTRADA DA COMUNIDADE TRÊS ESTRELAS;_x000D_
 	ESTRADA QUE LIGA DE ALTO SÃO JOÃO À COMUNIDADE DE BEIRA RIO;_x000D_
 	ESTRADA QUE LIGA ALTO SÃO JOÃO ATÉ PALMITAL 43_x000D_
 </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 							PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR E AO ILMO. SENHOR MARIO CIRO CHOPTIAN, SECRETÁRIO DE SERVIÇOS PÚBLICOS, SOLICITANDO QUE SEJAM RECUPERADAS AS SEGUINTES ESTRADAS RURAIS;_x000D_
 :_x000D_
 	ESTRADA DA COMUNIDADE DO CATETO;_x000D_
 	ESTRADA DA COMUNIDADE CAN-CAN DE BAIXO;_x000D_
 	ESTRADA DO ASSENTAMENTO RIO AZUL_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.06_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO A AMPLIAÇÃO DO CAMPO DE FUTEBOL LOCALIZADO NO DISTRITO DE ALTO SÃO JOÃO E TAMBÉM INCENTIVOS COM A DISPONIBILIZAÇÃO DE TRANSPORTE PARA OS ADEPTOS AO ESPORTE NA COMUNIDADE. _x000D_
 						 	NOSSO MUNICÍPIO NÃO DISPÕE DE MUITAS ATIVIDADES DE LAZER E AS COMUNIDADES VEEM NO FUTEBOL UMA FORMA DE LAZER QUE PODE SER PRATICADA POR MUITOS CONSIDERANDO QUE NÃO SÃO NECESSÁRIOS MUITOS RECURSOS PARA ESTAS PRÁTICAS. _x000D_
 </t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Esmael Veloso dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.07 _x000D_
 PEDRO FERREIRA DE CASTRO E ESMAEL VELOSO DOS SANTOS, VEREADORES QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO QUE SEJAM CONSTRUÍDOS ABRIGOS, OU SEJA, PONTOS DE ÔNIBUS NAS SEGUINTES LOCALIDADES:_x000D_
 	ENTRE O GINÁSIO DE ESPORTE SILVESTRE KUCHLA E O CEDESC._x000D_
 	CONJUNTO MORADA DO SOL, PRÓXIMO AO LATICÍNIO._x000D_
 	ENTRE A RUA BANDEIRANTE E A RUA BOM PRINCÍPIO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ 10/2013_x000D_
 JOTA LEMOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 LISTA COMPLETA DOS BENEFICIÁRIOS COM CÓPIA DE DOCUMENTOS DAS DOAÇÕES DE IMÓVEIS, COMODATOS, USO REAL DE BEM, REALIZADAS PELO MUNICÍPIO DE RONCADOR, NOS ÚLTIMOS DOZE MESES, BEM COMO AS REGULARIZAÇÕES DE IMÓVEIS DOADOS EM OUTROS ANOS QUE TENHAM SIDO REALIZADAS NO ULTIMO ANO_x000D_
 	SOLICITO AINDA INFORMAÇÕES REFERENTES AOS IMÓVEIS QUE PERDERAM OS PRAZOS PARA CONSTRUÇÃO, CONFORME CONSTA EM UMA LEI CRIADA NAS GESTÕES DO PREFEITO DOUTOR ODILON ANDREOLI GONÇALVES._x000D_
 COPIA DE LEI OU DECRETO DE DOAÇÕES CONTENDO NOME DOS BENEFICIÁRIOS, PESSOA FÍSICA OU JURÍDICA;_x000D_
 INFORMAÇÕES SOBRE OS PRAZOS PARA EDIFICAÇÕES NESTES IMÓVEIS._x000D_
 </t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.11/2013_x000D_
 JOTA LEMOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO UM RELATÓRIO COM O NOME E FUNÇÃO DE TODOS OS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE RONCADOR, BEM COMO A FUNÇÃO QUE CADA SERVIDOR DESEMPENHA ATUALMENTE E QUAL O DEPARTAMENTO OU SECRETARIA A QUE ESTA SUBORDINADA._x000D_
 SOLICITO QUE O RELATÓRIO SEJA COMPLETO COM TODOS OS SERVIDORES INCLUSIVE AQUELES QUE CONSTAM EM FOLHA E QUE NÃO ESTEJAM TRABALHANDO, ESPECIFICANDO OS MOTIVOS PELO QUAL ESTES SERVIDORES NÃO SE ENCONTRAM NO DESEMPENHO DE SUAS ATIVIDADES._x000D_
 </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.12/2013_x000D_
 PEDRO FERREIRA DE CASTRO E ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA PAULO KOVALEK. _x000D_
 _x000D_
 OS MORADORES DA RUA PAULO KOVALEK RECLAMAM QUE EM SUAS FATURAS VEM À COBRANÇA DE ILUMINAÇÃO PÚBLICA, PORÉM A RUA NÃO POSSUI ILUMINAÇÃO EMBORA SAIBAMOS QUE OS MUNÍCIPES PAGAM EM CONJUNTO PELA ILUMINAÇÃO PÚBLICA DE TODA CIDADE É NECESSÁRIO QUE TODAS AS RUAS TENHAM UMA ILUMINAÇÃO ADEQUADA E CONDIZENTE COM AS EXPECTATIVAS DA POPULAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.13/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO ESTUDOS DA POSSIBILIDADE DE IMPLANTAÇÃO DE UMA ÁREA DE LAZER NO DISTRITO DE ALTO SÃO JOÃO._x000D_
 RECOMENDAMOS QUE ESTA ÁREA DE LAZER TENHA PRAÇA, SALÃO COMUNITÁRIO, CANCHA DE BOCHA E CANCHA DE MAIA, CAMPO DE FUTEBOL SUÍÇO E PISTA DE CAMINHADA. _x000D_
 					O DISTRITO DE ALTO SÃO JOÃO, ASSIM COMO MUITAS COMUNIDADES RURAIS NÃO DISPÕE DE LOCAIS PARA PRATICA DE LAZER, SENDO NECESSÁRIOS INVESTIMENTOS NESTA ÁREA PARA QUE A COMUNIDADE TENHA UM ESPAÇO PARA PASSAREM HORAS DE DESCANSO COM SUAS FAMÍLIAS. _x000D_
 </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vereadores , Senhor Edio (Edison José Pietroski)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.14/2013_x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, PEDRO FERREIRA DE CASTRO, EDISON JOSÉ PIETROSKI, IVO KUCHLA E ESMAEL VELOSO DOS SANTOS, VEREADORES QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER AO EXMO. SENHOR BETO RICHA, GOVERNADOR DO ESTADO DO PARANÁ, A VIABILIZAÇÃO DE RECURSOS PARA SER DESTINADO AO MUNICÍPIO DE RONCADOR PARA CONSTRUÇÃO DE CALÇAMENTOS NA VILA RURAL DE FAXINALZINHO E NA COMUNIDADE DO CATETO MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONALDO ADRIANO PEREIRA DOS SANTOS, PEDRO FERREIRA DE CASTRO, EDISON JOSÉ PIETROSKI, IVO KUCHLA E ESMAEL VELOSO DOS SANTOS, VEREADORES QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER AO EXMO. SENHOR REINHOLD STEPHANES, CHEFE DA CASA CIVIL E REQUER A VIABILIZAÇÃO DE RECURSOS PARA SER DESTINADO AO MUNICÍPIO DE RONCADOR PARA CONSTRUÇÃO DE CALÇAMENTOS NA VILA RURAL DE FAXINALZINHO E NA COMUNIDADE DO CATETO MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
     <t>Senhor Edio (Edison José Pietroski)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EDISON JOSÉ PIETROSKI, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMA. SENHORA MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR SOLICITANDO ESTUDOS E PLANEJAMENTO PARA QUE SEJA INCLUSO NO PRÓXIMO PPA E ORÇAMENTO DO MUNICÍPIO DE RONCADOR, RECURSOS PARA CONSTRUÇÃO DA CASA DA CULTURA NO MUNICÍPIO DE RONCADOR._x000D_
 					 ACOMPANHAMOS DIARIAMENTE AS DIFICULDADES DOS PROMOTORES DE EVENTOS EM CONSEGUIREM UM LOCAL EM NOSSA CIDADE PARA REALIZAREM SEUS EVENTOS, INCLUSIVE VÁRIOS SETORES DA PREFEITURA MUNICIPAL JÁ PASSARAM POR ESSAS DIFICULDADES, POIS ALGUMAS REUNIÕES OU ENCONTROS REALIZADOS NECESSITAM DE UM ESPAÇO MAIS AMPLO E COM ADEQUAÇÕES ESPECIFICAS, COM PALCO PARA APRESENTAÇÕES E OUTROS AJUSTES QUE SOMENTE É POSSÍVEL EM LOCAL PRÓPRIO PARA REALIZAÇÃO DE EVENTOS. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.18/2013._x000D_
 EDISON JOSÉ PIETROSKI, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMO. HERMES FRANGÃO, DEPUTADO FEDERAL, SOLICITANDO A VIABILIZAÇÃO DE RECURSOS PARA SER DESTINADO AO MUNICÍPIO DE RONCADOR PARA CONSTRUÇÃO DA CASA DA CULTURA._x000D_
 O MUNICÍPIO DE RONCADOR NÃO DISPÕE DE UM LOCAL APROPRIADO PARA DESENVOLVER ATIVIDADES CULTURAIS.  DIARIAMENTE PRESENCIAMOS AS DIFICULDADES ENFRENTADAS PELOS ORGANIZADORES DE EVENTOS PARA ENCONTRAR UM LOCAL APROPRIADO PARA REALIZAR SEUS EVENTOS. _x000D_
 </t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.19/2013_x000D_
 JOTA LEMOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXMO. MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR E A ILMA. SENHORA HELENI DZIUBATE DE ANDRADE, SECRETÁRIA DE SAÚDE DO MUNICÍPIO DE RONCADOR, SOLICITANDO AGILIZEM UMA MANEIRA DE DEIXAR A FARMÁCIA DO POSTO DE SAÚDE ABERTA VINTE QUATRO HORAS E TAMBÉM AOS DOMINGOS E FERIADOS. _x000D_
 </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.20/2013_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITANDO QUE SEJA INSTALADO LUZ EM FRENTE A IGREJA SÃO JOÃO BATISTA, DO DISTRITO DE ALTO SÃO JOÃO. </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.21/2013_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, SOLICITANDO QUE SEJA CONSTRUÍDO CALÇAMENTO COM MEIO-FIO,  INICIANDO NA ENTRADA DO DISTRITO DE ALTO SÃO JOÃO, PASSANDO PELO COLÉGIO ESTADUAL ATÉ A VILA RURAL DISTRITO DE ALTO SÃO JOÃO. </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.22_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, SOLICITANDO A AMPLIAÇÃO E INSTALAÇÃO DE UM PADRÃO DE LUZ NO CEMITÉRIO LOCALIZADO NO DISTRITO DE ALTO SÃO JOÃO. _x000D_
 O CEMITÉRIO DO DISTRITO DE ALTO SÃO JOÃO NECESSITA DE AMPLIAÇÃO, POIS O MESMO FOI CONSTRUÍDO HÁ MUITOS ANOS E OS ESPAÇOS LIVRES JÁ FORAM QUASE TODOS UTILIZADOS, NECESSITANDO DE AMPLIAÇÃO URGENTE. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.23/2013_x000D_
 PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO OFICIO A EXCELENTÍSSIMA SENHORA MARLA TURECK, DEPUTADA ESTADUAL, SOLICITANDO QUE SEJA ADQUIRIDA UMA AMBULÂNCIA, UM APARELHO DE RAIOS-X PARA O MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO OFICIO A EXCELENTÍSSIMA SENHORA MARLA TURECK, DEPUTADA ESTADUAL, SOLICITANDO A AQUISIÇÃO DE DUAS ACADEMIAS DA TERCEIRA IDADE PARA SER INSTALADA NA COMUNIDADE DO JARDIM ANCHIETA, MUNICÍPIO DE RONCADOR._x000D_
 OS MORADORES DO BAIRRO DO JARDIM ANCHIETA QUANDO QUEREM SE EXERCITAR NECESSITAM SE DESLOCAR ATÉ A ÁREA CENTRAL DA CIDADE E ISSO DIFICULTA PRINCIPALMENTE PARA O PESSOAL DA TERCEIRA IDADE._x000D_
 A INSTALAÇÃO DE APARELHOS DE GINÁSTICA NA PRÓPRIA COMUNIDADE FACILITA A PRATICA DOS EXERCÍCIOS FÍSICOS, POIS A QUALQUER MOMENTO A COMUNIDADE PODERÁ PRATICAR OS EXERCÍCIOS SEM NECESSITAR SE DESLOCAR A LONGAS DISTÂNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VALTER APARECIDO DE SOUZA, SERVIDOR QUE AO PRESENTE SUBSCREVE NOS TERMOS DO ART.9° DA RESOLUÇÃO N°13/2009 VEM REQUERER DIÁRIA PARA COBERTURA DE DESPESA REFERENTE À VIAGEM A CIDADE CAMPO-MOURÃO PARA REALIZAR VALIDAÇÃO DE CERTIFICAÇÃO DIGITAL DA CÂMARA MUNICIPAL DE RONCADOR. </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE NOS TERMOS DO ART.9° DA RESOLUÇÃO N°13/2009 VEM REQUERER DIÁRIA PARA COBERTURA DE DESPESA REFERENTE À VIAGEM A CIDADE CAMPO-MOURÃO PARA REALIZAR VALIDAÇÃO DE CERTIFICAÇÃO DIGITAL DA CÂMARA MUNICIPAL DE RONCADOR. </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.27/2013_x000D_
 EDISON JOSÉ PIETROSKI, RONALDO ADRIANO PEREIRA DOS SANTOS, PEDRO FERREIRA DE CASTRO, ESMAEL VELOSO DOS SANTOS E ANTONIO MARTINS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO OFICIO AO SUPERINTENDENTE REGIONAL DA CAIXA ECONÔMICA, REFORÇANDO A SOLICITAÇÃO DE INSTALAÇÃO DE UMA AGÊNCIA DA CAIXA ECONÔMICA NO MUNICÍPIO DE RONCADOR.    _x000D_
 O NOSSO MUNICÍPIO SE ENCONTRA LOCALIZADO NA REGIÃO CENTRAL DO ESTADO PARANÁ, SENDO UMA LOCALIZAÇÃO IDEAL PARA INSTALAÇÃO DA AGENCIA DA CAIXA, CONSIDERANDO QUE HÁ EM VOLTA VÁRIOS MUNICÍPIOS QUE SERÃO BENEFICIADOS POR ESTA INSTALAÇÃO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.28/2013_x000D_
 PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXCELENTÍSSIMO SENHOR BETO RICHA, GOVERNADOR DO ESTADO DO PARANÁ, SOLICITANDO A DISPONIBILIZAÇÃO DE RECURSOS FINANCEIROS PARA SER DESTINADO AO MUNICÍPIO DE RONCADOR PARA CONSTRUÇÃO DE CALÇAMENTOS NA VILA RURAL E TAMBÉM NA COMUNIDADE DO CATETO. _x000D_
 AS COMUNIDADES RURAIS ENFRENTAM MUITAS DIFICULDADES COM AS ATUAIS CONDIÇÕES DAS ESTRADAS E ALGUMAS COMUNIDADES QUE ESTÃO ORGANIZADAS EM VILAS OU COLÔNIAS NECESSITAM QUE SEJAM CONSTRUÍDOS CALÇAMENTOS NESTAS RUAS, ESTRUTURANDO O LOCAL DE FORMA A PROPORCIONAR MAIOR COMODIDADE PARA OS MORADORES. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ 29/2013_x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVEM VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DO MUNICÍPIO DE RONCADOR, SOLICITANDO QUE SEJA DISPONIBILIZADO UM SERVIDOR PÚBLICO OCUPANTE DO CARGO DE VIGIA PARA TRABALHAR NO TERMINAL RODOVIÁRIO DE NOSSA CIDADE. _x000D_
 				ATUALMENTE O TERMINAL RODOVIÁRIO NÃO DISPÕE DE SERVIDOR PARA PRESTAR ESTE SERVIÇO QUE É DE EXTREMA NECESSIDADE, SOLICITO, PORTANTO QUE SEJA MANTIDO UM SERVIDOR PÚBLICO NESTE LOCAL, POIS ESTE PROFISSIONAL ALÉM DE CUIDAR DOS BENS PÚBLICOS  PRESTA UM SERVIÇO DE ATENDIMENTO À POPULAÇÃO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.30/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER AO ILMO. SENHOR MARIO CIRO CHOPTIAN, SECRETÁRIO DE SERVIÇOS PÚBLICOS, SOLICITANDO QUE EM CARÁTER DE URGÊNCIA QUE DISPONIBILIZE UMA MÁQUINA PARA FAZER OS CARREADORES QUE DÃO ACESSO AS PROPRIEDADES RURAIS DAS COMUNIDADES DE ALTO SÃO JOÃO, PALMITAL DO 43 E DEMAIS LOCALIDADES PRÓXIMAS DE NOSSO DISTRITO. </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.31/2013_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA VEREADORA QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO QUE SEJA DESIGNADO UM SERVIDOR OU SERVIDORA OCUPANTE DO CARGO DE ENFERMEIRA (O), PARA TRABALHAR NO POSTO DE SAÚDE DO DISTRITO DE ALTO SÃO JOÃO EM PERÍODO INTEGRAL. _x000D_
 O POSTO DE SAÚDE DE ALTO SÃO JOÃO APESAR DE PERMANECER ABERTO O DIA TODO NÃO POSSUI UM PROFISSIONAL COM FORMAÇÃO PARA PRESTAR ATENDIMENTO À POPULAÇÃO. COMO SABEMOS NÃO SER POSSÍVEL A DISPONIBILIZAÇÃO DE UM PROFISSIONAL MÉDICO EM TEMPO INTEGRAL UM ENFERMEIRO (A) É UMA ALTERNATIVA QUE VIRÁ SOLUCIONAR MUITOS PROBLEMAS DE NOSSA POPULAÇÃO, CONSIDERANDO QUE DIARIAMENTE MUITAS PESSOAS VÃO AO POSTO DE SAÚDE PARA MEDIR PRESSÃO, PARA BUSCAR MEDICAMENTOS CONTROLADOS OU MESMO PARA TOMAR MEDICAMENTOS INJETÁVEIS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.32/2013._x000D_
 ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO QUE SEJA ENVIADA A CÂMARA MUNICIPAL DE RONCADOR UM RELATÓRIO CONTENDO A PRESTAÇÃO DE CONTAS DA PREFEITURA DO INICIO DE MANDATO. _x000D_
 ESSAS INFORMAÇÕES SÃO NECESSÁRIAS PARA QUE POSSAMOS ACOMPANHAR QUAIS SÃO AS DECISÕES QUE ESTÃO SENDO TOMADAS E OS RUMOS QUE ESTÁ SEGUINDO A ATUAL ADMINISTRAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.33/2013_x000D_
 ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL, QUE VERIFIQUE A POSSIBILIDADE DE ADQUIRIR UM APARELHO DE ÁUDIO VISUAL, PARA SER UTILIZADO PELO PODER LEGISLATIVO, COM A FINALIDADE DEMONSTRAR ATRAVÉS DESTE APARELHO OS VALORES DOS IMPOSTOS ARRECADADOS DIARIAMENTE PELO MUNICÍPIO DE RONCADOR. _x000D_
 A DIVULGAÇÃO DA ARRECADAÇÃO DO MUNICÍPIO FARÁ COM QUE A PRÓPRIA POPULAÇÃO AUXILIE-NOS NA COBRANÇA DA APLICAÇÃO ADEQUADA DOS RECURSOS PÚBLICOS. _x000D_
 </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFICIO AO ILMO. SENHOR MARIO CIRO CHOPTIAN, CHEFE DE SERVIÇOS PÚBLICOS, SOLICITANDO QUE SEJA REALIZADA A LIMPEZA DAS BOCAS DE LOBOS, OU SEJA, AS GALERIAS PLUVIAIS DE NOSSA CIDADE._x000D_
 _x000D_
 				VERIFICAMOS QUE NOVENTA POR CENTO DAS GALERIAS DE NOSSA CIDADE SE ENCONTRAM ENTUPIDAS E ISSO TEM SIDO CAUSA DE MUITAS RECLAMAÇÕES DA POPULAÇÃO, A FALTA DE UM LOCAL PARA ESCOAR A ÁGUA DA CHUVA, FAZ COM QUE AS ENXURRADAS VÃO PARA DENTRO DE RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS. _x000D_
 </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.35/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFICIO AO ILMO. SENHOR A ILMA. SENHORA HELENI DZIUBATE DE ANDRADE, SECRETÁRIA DE SAÚDE DO MUNICÍPIO DE RONCADOR, SOLICITANDO QUE SEJA CUMPRIDO O QUE DETERMINA MINISTÉRIO DA SAÚDE ATRAVÉS DA PORTARIA SAS/N°55 DE 24 DE FEVEREIRO DE 1999, QUE DISPÕE SOBRE A ROTINA DO TRATAMENTO FORA DE DOMICÍLIO NO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS, COM INCLUSÃO DOS PROCEDIMENTOS ESPECÍFICOS NA TABELA DO SISTEMA DE INFORMAÇÕES AMBULATORIAIS DO SAI/SUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.39/2013_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA E JOSÉ CARLOS DA SILVA CAMPOS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER A ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, SOLICITANDO QUE SEJAM DISPONIBILIZADOS INCENTIVOS AOS PEQUENOS PRODUTORES, AOS PRODUTORES DE LEITE E AOS CRIADORES DO BICHO DA SEDA._x000D_
 _x000D_
 È NECESSÁRIO IMPLANTAR EM NOSSO MUNICÍPIO PROJETOS QUE ATENDAM AS NECESSIDADES DESTA CLASSE DE TRABALHADORES, MOTIVANDO O CRESCIMENTO DE SUAS ATIVIDADES, POIS ESTAS FAMÍLIAS DEPENDEM DESTAS ATIVIDADES PARA O SEU SUSTENTO._x000D_
 </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.41/2013._x000D_
 _x000D_
 ANTONIO MARTINS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DO MUNICÍPIO DE RONCADOR, SOLICITAR QUE SEJA REALIZADO UMA VISTORIA PELOS FISCAIS DA PREFEITURA PARA AVERIGUAR AS CALÇADAS DE NOSSA CIDADE QUE SE ENCONTRA COM ALGUM IMPEDIMENTO. APÓS ESTE LEVANTAMENTO SUGERIMOS QUE SEJAM TOMADAS AS SEGUINTES MEDIDAS EM RELAÇÃO AOS IMPEDIMENTOS DOS PASSEIOS PÚBLICOS:_x000D_
 _x000D_
 REALIZAÇÃO DE UMA CAMPANHA DIVULGANDO PARA A POPULAÇÃO EM GERAL A NECESSIDADE DE DESIMPEDIMENTOS DOS PASSEIOS PÚBLICOS, INFORMANDO A LEGISLAÇÃO;_x000D_
 _x000D_
 REUNIÃO COM OS COMERCIANTES, (A QUAL PODERÁ SER ORGANIZADA PELO SECRETÁRIO DA INDÚSTRIA E COMÉRCIO) EXPLANANDO AS REGRAS DE UTILIZAÇÃO DOS PASSEIOS PÚBLICOS;_x000D_
 È CONSTANTE AS RECLAMAÇÕES COM RELAÇÃO À OBSTRUÇÃO DOS PASSEIOS PÚBLICOS, OU SEJA, AS CALÇADAS, PORÉM FAZ NECESSÁRIO INFORMAR A POPULAÇÃO DA LEGISLAÇÃO EM VIGOR EM NOSSO MUNICÍPIO COM REFERENCIA A UTILIZAÇÃO DOS PASSEIOS/CALÇADAS E DEMONSTRAR QUE OS CUIDADOS COM A CIDADE DEPENDEM DE TODOS. _x000D_
 </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.43_x000D_
 ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DO MUNICÍPIO DE RONCADOR, SOLICITAR A AVERIGUAÇÃO E AS POSSIBILIDADES DE SEREM ENVIADAS TAMBÉM SERVIDORAS PARA PARTICIPAREM DOS CURSOS DE TREINAMENTOS PARA FUNÇÃO DE DEFESA CIVIL NO MUNICÍPIO DE RONCADOR._x000D_
 _x000D_
 A DEFESA CIVIL NECESSITA DE AGENTES DE AMBOS OS SEXOS NA FUNÇÃO E DEVEMOS TAMBÉM CONSIDERAR O RESPEITO AO DIREITO DE IGUALDADE. _x000D_
 </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.44/2013._x000D_
 ANTONIO MARTINS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFICIO AO SETOR DE PLANEJAMENTO DA PREFEITURA, E SOLICITAR QUE SEJAM REVISTOS A SINALIZAÇÃO DE TRÂNSITO DAS RUAS DE NOSSA CIDADE. HOUVE NOS ÚLTIMOS ANOS MUDANÇAS NAS RUAS PREFERENCIAIS DE NOSSA CIDADE, PORÉM NOTAMOS QUE MUITAS PESSOAS RECLAMAM EM VIRTUDE DESTAS MUDANÇAS, POIS NÃO CONSEGUEM SE ADAPTAR E ISSO TEM SIDO CAUSA DE GRANDES TRANSTORNOS E TAMBÉM DE ALGUNS ACIDENTES.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.45/2013_x000D_
 IVO KUCHLA, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFÍCIO AO ILMO. SENHOR, MARIO CIRO CHOPTIAN, SECRETÁRIO DE SERVIÇOS PÚBLICOS, SOLICITANDO QUE SEJA CONSTRUÍDA OU RECONSTRUÍDA A PONTE LOCALIZADA NA COMUNIDADE FAXINALZINHO, LOCALIZADA PRÓXIMA À PROPRIEDADE DO SENHOR EDUARDO TREU. _x000D_
 A PONTE APESAR DE ESTAR LOCALIZADA PRÓXIMA A ESTA PROPRIEDADE PARTICULAR É UTILIZADA POR TODA A COMUNIDADE E NECESSITA URGENTE SER RECONSTRUÍDA, CONSIDERANDO QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES, EXPONDO OS USUÁRIOS A RISCO DE ACIDENTES. ALÉM DISSO, AS ATUAIS CONDIÇÕES DA PONTE DIFICULTA A LOCOMOÇÃO DA COMUNIDADE, TRANSGREDINDO O DIREITO IR E VIR DO CIDADÃO. _x000D_
 </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.466/2013_x000D_
 IVO KUCHLA, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFÍCIO AO ILMO. SENHOR, MARIO CIRO CHOPTIAN, SECRETÁRIO DE SERVIÇOS PÚBLICOS, SOLICITANDO QUE SEJA REALIZADA UMA ESPLANADA COM A APÁ, NA FAZENDA DO SENHOR EDSON DA MOCAMPO NA COMUNIDADE DO CATETO._x000D_
 _x000D_
 O SENHOR EDISON NECESSITA URGENTE DESTA ESPLANADA PARA CONSTRUIR UMA RESIDÊNCIA, POIS SEM ESSAS BENFEITORIAS NÃO CONSEGUE REALIZAR A CONSTRUÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IVO KUCHLA, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFÍCIO AO ILMO. SENHOR, MARIO CIRO CHOPTIAN, SECRETÁRIO DE SERVIÇOS PÚBLICO, SOLICITANDO QUE SEJA REALIZADA UMA VISTORIA NA PONTE LOCALIZADA NO FINAL DA RUA MARECHAL FLORIANO, PRÓXIMO À CHÁCARA IZABEL PRIEV, SOBRE O RIO RONCADOR._x000D_
 </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IVO KUCHLA, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR E AO ILMO. SENHOR, MARIO CIRO CHOPTIAN, SECRETÁRIO DE SERVIÇOS PÚBLICO, SOLICITANDO A READEQUAÇÃO E CASCALHAMENTO DA RUA PADRE ZIGMUND ZUPIETA._x000D_
 				A RUA PADRE ZIGMUND ZUPIETA APESAR DE TER SIDO ASFALTADA HÁ MUITOS ANOS, ATUALMENTE SE ENCONTRA INTRANSITÁVEL E SEM AS MENORES CONDIÇÕES DE REPARAÇÃO DO ASFALTO._x000D_
 </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.49/2013_x000D_
 IVO KUCHLA, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO A CONSTRUÇÃO DOIS MONUMENTOS NA PRAÇA CENTRAL DE RONCADOR PARA HOMENAGEAR OS SENHORES SIMÃO ISTSCHUK E JOÃO RHUBA,  OS QUAIS LUTARAM BRAVAMENTE NA GUERRA._x000D_
 _x000D_
 ESTES CIDADÃOS VIVENCIARAM OS TEMPOS MAIS DIFÍCEIS DE NOSSO PAÍS, MAS LUTARAM COM MUITA GARRA E HONRA PARA DEFENDER ESSA NAÇÃO. GRAÇAS A PESSOAS COMO ELES PODEMOS USUFRUIR DESTES NOVOS TEMPOS DE PAZ. _x000D_
 </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.50/2013RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA DE RONCADOR, SOLICITANDO PARA QUE SEJA TRAÇADO JUNTO COM O DEPARTAMENTO DE PLANEJAMENTO UM TRAJETO PARA OS VEÍCULOS DE GRANDE PORTE, RETIRANDO ESTES VEÍCULOS DO CENTRO DA CIDADE, EXCETO PARA CARGA OU DESCARGA. </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.51/2013PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER OFÍCIO A AO DIRETOR REGIONAL DO DER , SOLICITANDO QUE SEJA REALIZADO MELHORIAS NO ACOSTAMENTO DA RODOVIA VASSILIO BOIKO NO TRECHO QUE LIGA RONCADOR Á NOVA CANTU, MAIS PRECISAMENTE NA ENTRADA DO RIO AZUL. _x000D_
 _x000D_
 				O ACOSTAMENTO NESTE TRECHO DA RODOVIA ESTÁ EM PÉSSIMAS CONDIÇÕES DEVENDO SER REALIZADO MELHORIAS, POIS O LOCAL É UTILIZADO DIARIAMENTE POR MOTORISTA DE ÔNIBUS PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS. A ATUAL CONDIÇÃO DO ACOSTAMENTO ESTA COLOCANDO EM RISCO MUITAS VIDAS CONSIDERANDO QUE OS ÔNIBUS ESTÃO PARANDO NA RODOVIA PARA EMBARCAR E DESEMBARCAR SEUS PASSAGEIROS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t xml:space="preserve">Izabel Ossak dos Santos Dutra, José Carlos da Silva Campos </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.52/2013	IZABEL OSSAK DOS SANTOS DUTRA E JOSÉ CARLOS DA SILVA CAMPOS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A POSSIBILIDADE DE SER REFORMADO O PRÉDIO DA PREFEITURA MUNICIPAL LOCALIZADO NA ÁREA CENTRAL DE DO DISTRITO DE ALTO SÃO JOÃO A QUAL ERA UTILIZADA PELO MUNICÍPIO PARA MINISTRAR AULAS (ANTIGA ESCOLA MUNICIPAL). </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.53/2013_x000D_
 ANTONIO MARTINS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A POSSIBILIDADE DE SER CONSTRUÍDOS ABRIGOS EM LOCAL DE PONTO DE ÔNIBUS, PARA SER UTILIZADO PELOS ESTUDANTES NAS SEGUINTES LOCALIDADES:_x000D_
 &amp;#61692;	DOIS NA COMUNIDADE DE BARRIQUINHA_x000D_
 &amp;#61692;	UM NA COMUNIDADE DE FAXINALZINHO, VILA RURAL._x000D_
 	 		_x000D_
  	 	 		MUITOS ESTUDANTES AGUARDAM A CHEGADA DO ÔNIBUS ESCOLAR LONGE DE SUAS RESIDÊNCIAS E NECESSITA DE UM ABRIGO PARA SE PROTEGER DAS CONDIÇÕES CLIMÁTICAS ENQUANTO ESPERAM A CHEGADA DO ÔNIBUS. _x000D_
 </t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.54/2013IZABEL OSSAK DOS SANTOS DUTRA E JOSÉ CARLOS DA SILVA CAMPOS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A POSSIBILIDADE SER REESTRUTURADO A ARENA DE RODEIO QUE FOI CONSTRUÍDO PELA COMUNIDADE NO DISTRITO DE ALTO SÃO JOÃO. _x000D_
  				A ARENA FOI CONSTRUÍDA SEM MUITO PLANEJAMENTO E NECESSITA SER REESTRUTURADA E AMPLIADA, POIS AS ATUAIS CONDIÇÕES PODE COLOCAR EM RISCO A VIDA DOS FREQUENTADORES DO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.55/2013.JOTA LEMOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJA INCLUSO NO PPA UM PROGRAMA PARA ENTREGAS DE REMÉDIOS CONTROLADOS NAS RESIDÊNCIAS DO PACIENTE</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ.56/2013_x000D_
 JOTA LEMOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO ILMO. SENHOR MARIO CIRO CHOPTIAN, SECRETÁRIO DO DEPARTAMENTO DE OBRAS DO MUNICÍPIO, SOLICITANDO QUE SEJA ENVIADO À CÂMARA MUNICIPAL UM RELATÓRIO COM O NOME DE TODOS OS SERVIDORES DO PÁTIO OCUPANTE DO CARGO DE MOTORISTA QUE SE ENCONTRA NO DESEMPENHO DE SUAS FUNÇÕES.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.57/2013._x000D_
 ANTONIO MARTINS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITANDO INFORMAÇÕES SOBRE QUAL EMPRESA É RESPONSÁVEL PELA CONSTRUÇÃO DOS QUEBRA-MOLAS QUE FORAM CONSTRUÍDOS NO FINAL DO ANO DE 2012. _x000D_
  NO FINAL DO ANO PASSADO O MUNICÍPIO CONTRATOU UMA EMPRESA PARA CONSTRUIR QUEBRA-MOLAS NA CIDADE, PORÉM VERIFICAMOS QUE O TRABALHO FOI INICIADO E AINDA NÃO FOI CONCLUÍDO. _x000D_
 </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 58/2013._x000D_
 ANTONIO MARTINS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITANDO QUE SEJA CONCLUÍDA A INSTALAÇÃO DOS BANCOS NA PRAÇA CENTRAL DE NOSSA CIDADE. SOLICITO TAMBÉM QUE SEJAM INSTALADAS LIXEIRAS NO LOCAL. _x000D_
  				A PRAÇA ESTÁ LOCALIZADA NA ÁREA CENTRAL DE NOSSA CIDADE  E FOI INICIADA NO MANDATO PASSADO, PORÉM ATÉ O PRESENTE MOMENTO NOTAMOS QUE AINDA NÃO FOI CONCLUÍDA, POIS FALTA TERMINAR A COLOCAÇÃO DOS BANCOS E TAMBÉM NÃO HÁ LIXEIRAS DISPONÍVEIS._x000D_
 </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.59/2013_x000D_
 ESMAEL VELOSO DOS SANTOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITANDO QUE SEJA VERIFICADA A POSSIBILIDADE DE MUDANÇA DO PONTO DE ÔNIBUS ESCOLARES QUE ATUALMENTE PARAM EM FRENTE À PRAÇA MOISES LUPION, PARA A RUA MARECHAL DEODORO._x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.62/2013_x000D_
  JOSÉ CARLOS DA SILVA CAMPOS E IZABEL OSSAK DOS SANTOS DUTRA VEREADORES QUE AO PRESENTE SUBSCREVEM VÊM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUEREM ENVIO DE OFICIO A ACAMDOZE, ASSOCIAÇÃO DAS CÂMARA MUNICIPAIS DA REGIÃO DOZE, SOLICITAR QUE ENTRE EM CONTATO COM AUTORIDADES COMPETENTES A FIM DE VIABILIZAR A READEQUAÇÃO DA ESTRADA RURAL, ENTRADA DA VENDA AZUL, ATÉ O DISTRITO DE ALTO SÃO JOÃO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 	 			IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VÊM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXCELENTÍSSIMO  SENHOR CARLOS ALBERTO RICHA (BETO RICHA), GOVERNADOR DO ESTADO DO PARANÁ, SOLICITANDO A AQUISIÇÃO DE UM VEÍCULO TIPO VAN, PARA SER DESTINADO AO TRANSPORTE DE ALUNOS EXCEPCIONAIS DO DISTRITO DE ALTO SÃO JOÃO A ESCOLA DA APAE, LOCALIZADA NA ÁREA CENTRAL DO MUNICÍPIO DE RONCADOR _x000D_
 _x000D_
 				ATUALMENTE HÁ NOS DISTRITO DE ALTO SÃO JOÃO SETE ALUNOS QUE FREQUENTAM A ESCOLA ESPECIAL, PORÉM POR FALTA DE OPÇÕES ELES SÃO TRANSPORTADOS EM ÔNIBUS QUE FAZ A LINHA DE TRANSPORTE GERAL DA COMUNIDADE, PORÉM ALGUNS DESTES ALUNOS POSSUEM DEFICIÊNCIA MAIS GRAVE SE TORNANDO MUITO COMPLICADO PARA ELES SEREM TRANSPORTADOS EM ÔNIBUS COM GRANDE LOTAÇÃO. ALÉM DISSO, ELES ACABAM PERDENDO PARTE DA AULA, CONSIDERANDO QUE O ÔNIBUS FAZ A LINHA NOS HORÁRIOS DIFERENTES DAQUELE QUE FUNCIONA A ESCOLA._x000D_
 </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.64/2013_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA E JOSÉ CARLOS DA SILVA DE CAMPOS VEREADORES QUE AO PRESENTE SUBSCREVEM VÊM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO A EXCELENTÍSSIMA SENHORA MARÍLIA PEROTTA BENTO GONÇALVES, SOLICITAR A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, NA VILA DOS BORGES, AVENIDA EUCLIDES HUGO OSSAK E TAMBÉM NA ENTRADA DISTRITO DE ALTO SÃO JOÃO E  CONJUNTO MORAR MELHOR, DISTRITO DE ALTO SÃO JOÃO . _x000D_
 _x000D_
 				A ILUMINAÇÃO PÚBLICA É UM SERVIÇO PÚBLICO QUE DEVE SER REALIZADO PELOS MUNICÍPIOS, CONSIDERANDO QUE AS COBRANÇAS REALIZADAS NAS CONTAS DE ENERGIA ELÉTRICA SÃO REPASSADAS AO MUNICÍPIO PARA REALIZAR A MANUTENÇÃO E AUMENTO DA REDE DE ILUMINAÇÃO DAS VIAS PÚBLICAS. _x000D_
 </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.65/2013.		_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VÊM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFÍCIO EXCELENTÍSSIMA SENHORA MARÍLIA PEROTTA BENTO GONÇALVES E AO GOVERNO DO ESTADO DO PARANÁ, SOLICITANDO QUE FIRME UMA PARCERIA ENTRE O MUNICÍPIO DE RONCADOR E GOVERNO DO ESTADO COM A FINALIDADE DE LIBERAR RECURSOS PARA PERFURAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES DE RIO DAS BARRAS E ÁGUA DA CRUZ.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.66/2013	_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VÊM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFÍCIO EXCELENTÍSSIMA SENHORA MARÍLIA PEROTTA BENTO GONÇALVES, SOLICITANDO A DISPONIBILIZAÇÃO DE UM CARRO DO MUNICÍPIO PARA FICAR PERMANENTE NO DISTRITO DE ALTO SÃO JOÃO,  PARA FAZER O TRANSPORTE DE PACIENTES DO DISTRITO ATÉ A CIDADE DE CAMPO-MOURÃO. _x000D_
 _x000D_
 				MUITOS PACIENTES DO DISTRITO DE ALTO SÃO JOÃO QUE PRECISAM REALIZAR TRATAMENTOS NA CIDADE DE CAMPO-MOURÃO SE DESLOCAM ATÉ A CIDADE DE RONCADOR PARA DEPOIS SEGUIR A CAMPO-MOURÃO, PORÉM É MUITO DIFÍCIL PARA ESTES PACIENTES ESTE DESLOCAMENTO, CONSIDERANDO QUE PRECISAM SAIR DE SUAS CASAS MUITO CEDO, PARA ALCANÇAR O HORÁRIO DO ÔNIBUS. _x000D_
 </t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.67/2013._x000D_
 JOTA LEMOS, VEREADOR QUE AO PRESENTE SUBSCREVE VÊM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFÍCIO EXCELENTÍSSIMA SENHORA MARÍLIA PEROTTA BENTO GONÇALVES, QUE SEJA REALIZADO UM LEVANTAMENTO PARA VERIFICAR ONDE ENCONTRAM AS MÁQUINAS DE COSTURAS ADQUIRIDAS PELO MUNICÍPIO DE RONCADOR E CEDIDAS EM COMODATOS PARA EMPRESÁRIOS E ASSOCIAÇÕES DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.68/2013_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA E JOSÉ CARLOS DA SILVA CAMPOS, VEREADORES QUE AO PRESENTE SUBSCREVEM VÊM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A ACAMDOZE (ASSOCIAÇÃO DAS CAMARAS MUNICIPAIS DA REGIÃO DOZE), SOLICITANDO QUE A INTERCESSÃO DA ENTIDADE JUNTO AOS ÓRGÃOS DO GOVERNO ESTADUAL E DEPUTADOS REPRESENTANTES DE NOSSA REGIÃO PARA DISPONIBILIZAÇÃO DE UMA EXTENSÃO DE UTI PARA O MUNICÍPIO DE RONCADOR.  </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA, MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJA REIMPLANTADO PROGRAMA DE INSEMINAÇÃO ARTIFICIAL NO MUNICÍPIO DE RONCADOR._x000D_
 _x000D_
 EM NOSSO MUNICÍPIO MUITAS FAMÍLIAS TRABALHAM COM ATIVIDADE LEITEIRA FAZENDO-SE NECESSÁRIOS INCENTIVOS ATRAVÉS DA IMPLANTAÇÃO DE PROJETOS QUE VISEM O MELHORAMENTO GENÉTICO DO REBANHO, AUMENTO DA PRODUÇÃO DE LEITE EM CONSEQUÊNCIA DISSO O AUMENTO DE RENDA E MELHORIAS NA QUALIDADE DE VIDA DO PRODUTOR RURAL._x000D_
 </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Ronaldo Adriano Pereira dos Santos, Edison José Pietroski, Esmael Veloso dos Santos, Ivo Kuchla, José Carlos da Silva Campos , Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.70/2013_x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, EDISON JOSÉ PIETROSKI, IVO KUCHLA, PEDRO FERREIRA DE CASTRO, ESMAEL VELOSO DOS SANTOS, JOSÉ CARLOS DA SILVA CAMPOS E ANTONIO MARTINS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO EXCELENTÍSSIMO SENHOR SILVIO DONIZETE SANCHES, PRESIDENTE DA ACAMDOZE, SOLICITAR ESTUDOS DA POSSIBILIDADE DE SER IMPLANTADO O PROGRAMA DE RESTAURANTES POPULARES DO GOVERNO FEDERAL NO MUNICÍPIO DE CAMPO-MOURÃO.  </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.71/2013_x000D_
 ANTONIO MARTINS VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA TOMADO UMA PROVIDÊNCIA COM RELAÇÃO AOS COMERCIANTES AMBULANTES QUE TRABALHAM NA CIDADE DE RONCADOR._x000D_
 				AO ANDARMOS POR NOSSA CIDADE VERIFICAMOS QUE HÁ MUITOS COMERCIANTES AMBULANTES TRABALHANDO, PORÉM HÁ UMA RECLAMAÇÃO GERAL DO COMÉRCIO LOCAL, POIS OS COMERCIANTES DE NOSSA CIDADE INVESTEM EM SEU COMÉRCIO, PAGAM IMPOSTOS, GERAM EMPREGOS E RENDA AO NOSSO MUNICÍPIO E MESMO ASSIM É PERMITIDO QUE COMERCIANTES AMBULANTES DESENVOLVESSEM SUAS ATIVIDADES COMERCIAIS SEM NEM UMA CONTRIBUIÇÃO, CAUSANDO CERTA INDIGNAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.72/2013_x000D_
 EDISON JOSÉ PIETROSKI VEREADOR QUE AO PRESENTE SUBSCREVE VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITANDO QUE SEJA INCLUINDO NO PPA, RECURSOS PARA REALIZAÇÃO DE CALÇAMENTO E CONSTRUÇÃO DE GALERIAS EM UM TRECHO NAS RUAS PONTA GROSSA E RUA PARANAGUÁ.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Ronaldo Adriano Pereira dos Santos, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.73/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS E PEDRO FERREIRA DE CASTRO, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM NA FORMA DO REGIMENTO INTERNO DA CÂMARA, E REQUER ENVIO DE OFICIO AO ILMO SENHOR DOUGLAS KOVALECK, SECRETÁRIO DE DESENVOLVIMENTO DA PREFEITURA MUNICIPAL DE RONCADOR, SOLICITANDO QUE SEJA VERIFICADA A POSSIBILIDADE DE INCLUIR O MUNICÍPIO DE RONCADOR NO PROGRAMA DE DISTRIBUIÇÃO DE CALCÁRIO. </t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.77/2013._x000D_
 PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE NOS TERMOS DO ART.9° DA RESOLUÇÃO N°13/2009 REQUERER DIÁRIA PARA COBERTURA DE DESPESA REFERENTE À VIAGEM CIDADE DE CURITIBA PARA PARTICIPAR PARA PARTICIPAR DO CURSO PODER LEGISLATIVO MUNICIPAL,  PROMOVIDO PELA ÙNIPUBLICA, REALIZADO NOS DIAS 20, 21, 22 DE MARÇO DE 2013. _x000D_
 </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.153/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO QUE SEJAM TOMADAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA BARREIRA PARA CONTER AS ÁGUAS DA CHUVA QUE DESCEM DO COLÉGIO DO DISTRITO DE ALTO SÃO JOÃO E ATINGE DIRETAMENTE UMA RESIDÊNCIA QUE SE LOCALIZA LOGO ABAIXO DO COLÉGIO. </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.154/2013._x000D_
 ESMAEL VELOSO DOS SANTOS VEREADOR QUE AO PRESENTE_x000D_
 SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE_x000D_
 OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA_x000D_
 MUNICIPAL DE RONCADOR, SOLICITANDO QUE SEJA CONSTRUÍDO QUEBRA MOLAS NA AVENIDA SÃO_x000D_
 PEDRO E RUA MARECHAL DEODORO, PRÓXIMO AO SUPERMERCADO AMIGÃO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.156/2013._x000D_
 JAIR LEMOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMO. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJA REALIZADA UMA OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DA CIDADE DE RONCADOR.   _x000D_
 A RECLAMAÇÃO DA POPULAÇÃO ECOA COMO UM CORO, DIANTE DAS CONDIÇÕES ATUAIS DE NOSSAS RUAS. È PRECISO DAR PRIORIDADES PARA SOLUCIONAR ESTE PROBLEMA, POIS A COMUNIDADE RECLAMA, E COM TODA A RAZÃO, POIS ANDANDO POR NOSSAS RUAS VERIFICAMOS QUE EM ALGUNS TRECHOS NÃO CONSEGUIMOS NOS DESVIAR DOS BURACOS, CONSIDERANDO A QUANTIDADE DE BURACOS EXISTENTES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.157/2013._x000D_
 JAIR LEMOS, IZABEL OSSAK DOS SANTOS DUTRA, ANTONIO MARTINS, ESMAEL VELOSO DOS SANTOS E JOSÉ CARLOS DA SILVA CAMPOS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMO. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJA ADQUIRIDO UM VEÍCULO COM O DINHEIRO ARRECADADO COM O IPTU - IMPOSTO PREDIAL URBANO, PARA SER DESTINADO AO SETOR DA AGRICULTURA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.158/2013._x000D_
 JAIR LEMOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMO. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE ENTRE EM CONTATO COM O RESPONSÁVEL PELA SECRETÁRIA DE SAÚDE DO MUNICÍPIO DE RONCADOR E QUE RECOMENDE QUE SEJAM RESERVADAS FICHAS PARA ATENDIMENTO DE PACIENTES QUE RESIDEM NA ZONA RURAL DO MUNICÍPIO DE RONCADOR. </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMO. SENHOR ADELINO RIBEIRO, DD. DEPUTADO ESTADUAL, SOLICITAR QUE SEJA ADQUIRIDO UM VEÍCULO TIPO KOMBI, PARA SER DISPONIBILIZADO AO DISTRITO DE ALTO SÃO JOÃO, MUNICÍPIO DE RONCADOR, PARA SER UTILIZADO NA PRESTAÇÃO DE SERVIÇOS PARA A COMUNIDADE._x000D_
 O DISTRITO DE ALTO SÃO JOÃO ESTÁ LOCALIZADO A APROXIMADAMENTE VINTE E DOIS QUILÔMETROS DA ÁREA CENTRAL DE NOSSA CIDADE E NÃO HÁ NA COMUNIDADE SERVIÇOS BÁSICOS. _x000D_
 </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.160/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO PARA AS OPERADORAS DE TELEFONIA MÓVEL (VIVO) PARA QUE REDIRECIONE OS SERVIÇOS DE TELEFONIA MÓVEL PARA O DISTRITO DE ALTO SÃO JOÃO - RONCADOR PARANÁ._x000D_
 _x000D_
 O DISTRITO DE ALTO SÃO JOÃO POSSUI UM NÚMERO CONSIDERÁVEL DE MORADORES, PORÉM O SINAL DO SERVIÇO QUE CHEGA À COMUNIDADE É MUITO RUIM E ISSO TRAZ MUITOS TRANSTORNOS AOS MORADORES. _x000D_
 </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.162/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJA ADQUIRIDA UMA MOTOCICLETA (MOTO) E QUE SEJA DESTINADA AO SETOR DE AGRICULTURA DO MUNICÍPIO DE RONCADOR, PARA QUE POSSA SER UTILIZADO PELO PROFISSIONAL DA ÁREA VETERINÁRIA PARA DESEMPENHAR ATIVIDADES RELATIVAS À INSEMINAÇÃO ARTIFICIAIS EM REBANHOS DAS PEQUENAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JAIR LEMOS, EDISON JOSÉ PIETROSKI, ESMAEL VELOSO DOS SANTOS, ANTONIO MARTINS, IZABEL OSSAK DOS SANTOS DUTRA E JOSÉ CARLOS DA SILVA CAMPOS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJA INCLUÍDO O MUNICÍPIO DE RONCADOR NO PROJETO DE CIDADE DIGITAL._x000D_
 _x000D_
 CONFORME DISPONIBILIZADO NO SITE WWW.INCLUSAODIGITAL.GOV.BR, O PROJETO TEM COMO OBJETIVO PROPORCIONAR MAIS DESENVOLVIMENTO NAS CIDADES E MAIOR EFICIÊNCIA NA GESTÃO PÚBLICA, PROPORCIONANDO MELHOR ATENDIMENTO AOS CIDADÃOS._x000D_
 </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JAIR LEMOS, , ESMAEL VELOSO DOS SANTOS, ANTONIO MARTINS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A POSSIBILIDADE DE SEREM ADQUIRIDOS MAQUINÁRIOS PARA O MUNICÍPIO DE RONCADOR._x000D_
 A DEMANDA POR SERVIÇOS COM MAQUINÁRIOS É MUITO GRANDE E A PREFEITURA NÃO POSSUI MUITOS MAQUINÁRIOS O QUE DIFICULTA O ATENDIMENTO DESTA PROCURA. _x000D_
 </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.165/2013_x000D_
 JAIR LEMOS, ESMAEL VELOSO DOS SANTOS, ANTONIO MARTINS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONSTRUÇÃO DE UM ABRIGO NO BAIRRO DO JARDIM ANCHIETA PARA DESTINAR AOS SENHORES QUE PASSAM SUAS TARDES SE DISTRAINDO, COM JOGOS DE CARTAS. _x000D_
                                      _x000D_
                                       O MUNICÍPIO NÃO DISPÕE DE ESPAÇOS APROPRIADOS PARA PRATICA DE ATIVIDADES RECREATIVAS E A POPULAÇÃO BUSCA ALTERNATIVAS, SE UTILIZANDO DE JARDINS E PRAÇAS PÚBLICAS PARA PASSAR HORAS DE DESCANSO. UMA DAS CLASSES QUE TEM ENFRENTADO BASTANTES DIFICULDADES É O PESSOAL DA TERCEIRA IDADE, CONSIDERANDO QUE BUSCAM MEIOS E LOCAIS PARA SE REUNIR COM OS AMIGOS PARA PASSAR HORAS DE FOLGA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.166/2013._x000D_
 	JAIR LEMOS, ESMAEL VELOSO DOS SANTOS, ANTONIO MARTINS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJAM TOMADAS PROVIDÊNCIAS PARA SOLUCIONAR O PROBLEMA RELACIONADO COM AS CASAS GEMINADAS QUE FORAM CONSTRUÍDAS PELO MUNICÍPIO NO MANDATO ANTERIOR. </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Edison José Pietroski, Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.167/2013_x000D_
 EDISON JOSÉ PIETROSKI E ANTONIO MARTINS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTA BENTO GONÇALVES, SOLICITANDO QUE ENTRE EM CONTATO COM O DER DE PONTA GROSSA A FIM DE SOLICITAR A AQUISIÇÃO DE VIGAS DE CONCRETO PARA CONSTRUÇÃO DA PONTE DO CAN-CAN DE BAIXO.   _x000D_
 _x000D_
 			A PONTE ESTA EM PÉSSIMAS CONDIÇÕES E OS MORADORES DAQUELA COMUNIDADE E OS DEMAIS USUÁRIOS DA ESTRADA TÊM RECLAMADO E PEDIDO SOLUÇÃO COM RELAÇÃO À PONTE. OS PRINCIPAIS PREJUDICADOS SÃO OS AGRICULTORES DAQUELA LOCALIDADE, POIS NECESSITAM TRAFEGAR COM MÁQUINAS AGRÍCOLAS E NÃO CONSEGUEM, ALEM DO PÉSSIMO ESTADO DE CONSERVAÇÃO, AINDA HÁ OUTRO PROBLEMA, POIS A PONTE É MUITO ESTREITA O QUE DIFICULTA O TRÁFEGO DE VEÍCULOS DE GRANDE PORTE, TAIS COMO COLHEITADEIRA. _x000D_
 </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.168/2013._x000D_
 EDISON JOSÉ PIETROSKI VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTA BENTO GONÇALVES, SOLICITANDO QUE SEJA ADQUIRIDO UM VEÍCULO OU QUE SEJA UTILIZADO ALGUM VEÍCULO EXISTENTE DA FROTA DE VEÍCULOS DO MUNICÍPIO PARA SER DESTINADA UTILIZADA PELO SERVIDOR RESPONSÁVEL POR REALIZAR SERVIÇOS DE INSEMINAÇÃO ARTIFICIAL NO MUNICÍPIO DE RONCADOR. PEDE-SE TAMBÉM QUE SEJA CONTRATADO UM SERVIDOR PARA PRESTAR ESSES SERVIÇOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.169/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTA BENTO GONÇALVES, SOLICITANDO A CONTRATAÇÃO DE CINCO SERVIDORES NA ÁREA DE SERVIÇOS GERAIS E UM OPERADOR MÁQUINAS, ATRAVÉS DO CONCURSO PÚBLICO VIGENTE EM NOSSO MUNICÍPIO.		_x000D_
 VERIFICAMOS QUE HÁ UM DÉFICIT DE SERVIDORES NESTAS ÁREAS, PORÉM NO CONCURSO VIGENTE HÁ CANDIDATOS APROVADOS E QUE PODEM SER CHAMADOS PARA SUPRIR ESTAS NECESSIDADES DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.170/2013_x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A COPEL - COMPANHIA DE ENERGIA DO ESTADO DO PARANÁ, SOLICITANDO QUE SEJA AMPLIADA A REDE BAIXA DE TENSÃO E QUE SEJAM INSTALADAS LUMINÁRIAS NA RUA PAULO KOVALEK APROXIMADAMENTE 120 METROS E NA RUA PAULINO FREDOLIN CERCA DE 70 METROS DE EXTENSÃO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.171/2013_x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA REALIZADO A REPOSIÇÃO SALARIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE RONCADOR._x000D_
 A LEI 791/2005, REGIME JURÍDICO DOS SERVIDORES DETERMINA EM SEU ART.207 QUE;_x000D_
 _x000D_
 ART.207- FICA ASSEGURADO COMO DATA BASE PARA NEGOCIAÇÃO SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE RONCADOR, O OUTUBRO DE CADA ANO PARA REVISÃO SALARIAL DE ACORDO COM O ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DISPOSITIVO DESCRITO NA LEI DE RESPONSABILIDADE FISCAL._x000D_
 		          _x000D_
 VERIFICA-SE QUE A DATA BASE PARA REAJUSTE DOS SERVIDORES É O MÊS DE NOVEMBRO E ATÉ A PRESENTE DATA OS SERVIDORES NÃO OBTIVERAM NEM SE QUER UMA PROPOSTA DE REAJUSTE. _x000D_
 </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.172/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO QUE SEJAM INCLUÍDOS RECURSOS NO PPA PARA REALIZAÇÃO DOS SEGUINTES PROJETOS NO MUNICÍPIO CONFORME ABAIXO;_x000D_
 _x000D_
 R$ 300.000,00, (TREZENTOS MIL REAIS), PARA CUMPRIMENTO DA LEI DO TFD - TRANSPORTE FORA DOMICÍLIO._x000D_
 R$ 100.000,00(CEM MIL REAIS) PARA IMPLANTAÇÃO DE EXAMES MORFOLÓGICOS EM GESTANTES DO MUNICÍPIO DE RONCADOR.  _x000D_
 </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.174/2013._x000D_
 EDISON JOSÉ PIETROSKI, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA DESTINADO REALIZADO ATERRAMENTO NA ESTRADA DE VISTA ALEGRE, PRÓXIMA A RODOVIA VASSILIO BOIKO, LOCALIZADA A UNS 300 METROS DE DISTÂNCIA DA PROPRIEDADE DO SENHOR MARIO KOVALEK DO LADO DIREITO. SOLICITO TAMBÉM QUE SEJA REBAIXADO UM MORRO TAMBÉM DA ESTRADA DE VISTA ALEGRE PRÓXIMO À PROPRIEDADE DO SENHOR FLAVIO. </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA DESTINADO À UNIDADE MÓVEL ODONTOLÓGICO PARA PRESTAR SERVIÇOS NO DISTRITO DE ALTO SÃO JOÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.176/2013._x000D_
 IVO KUCHLA, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO AO CHEFE DO PÁTIO, SOLICITANDO PARA TOME PROVIDÊNCIAS NO SENTIDO DE RECOLHER OS ENTULHOS QUE SE ENCONTRAM DEPOSITADOS NA SAÍDA DO MATO-RICO EM FRENTE A PROPRIEDADE DO SENHOR TIAGO SILVEIRA PINTO, OS ENTULHOS SÃO DO ANTIGO PONTO DE ÔNIBUS QUE FOI DEMOLIDO. SOLICITA TAMBÉM QUE SEJA TRANSPORTADA TERRA, PARA QUE O SENHOR TIAGO POSSA REALIZAR O ATERRO DO BARRACÃO PARA CONSTRUÇÃO DO PISO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.177/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA REALIZADO UMA VISTORIA NA PONTE DO RIO DAS BARRAS, PRÓXIMO A PROPRIEDADE DO SENHOR &amp;#8220;ZÉ DO BOI&amp;#8221;, PARA VERIFICAR AS POSSIBILIDADES DE SER AUMENTADO O TAMANHO DA PONTE.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Antonio Martins, José Carlos da Silva Campos , Ronaldo Adriano Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.178/2013_x000D_
 ANTONIO MARTINS, JOSÉ CARLOS DA SILVA CAMPOS, RONALDO ADRIANO PEREIRA DOS SANTOS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA MARECHAL FLORIANO EM FRENTE AO LABORATÓRIO DE ANALISES CLINICAS SANTA CLARA E OUTRO PRÓXIMO À ESQUINA DA RUA RIO DE JANEIRO NA MESMA QUADRA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t xml:space="preserve">José Carlos da Silva Campos </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ CARLOS DA SILVA CAMPOS, ANTONIO MARTINS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA REALIZADO AS PINTURAS DOS QUEBRA-MOLAS E DAS FAIXAS DE PEDESTRES E TAMBÉM A COLOCAÇÃO DE PLACAS INDICANDO A EXISTÊNCIA DE QUEBRA-MOLAS. _x000D_
 È IMPORTANTE QUE HAJA UMA SINALIZAÇÃO INDICANDO ONDE EXISTEM QUEBRA-MOLAS E FAIXAS DE PEDESTRES PARA QUE OS MOTORISTAS POSSAM REDOBRAR A ATENÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.182/2013._x000D_
 PEDRO FERREIRA DE CASTRO, VEREADOR QUE AO PRESENTE SUBSCREVE, VEM NA FORMA REGIMENTAL, CONSIDERANDO OS APONTAMENTOS NARRADOS NA SESSÃO ORDINÁRIA DO DIA 17/06/2013, PELOS NOBRES VEREADORES, CONFORME CONSTA A ATA N°31/2013(ANEXO) SENDO LEVADO AO CONHECIMENTO DO PLENÁRIO SUPOSTA IRREGULARIDADES. _x000D_
 PREZANDO PELO PRINCÍPIO DA MORALIDADE, BEM COMO OUTROS IMPLÍCITOS NA LEI ORGÂNICA E CONSTITUIÇÃO FEDERAL É QUE REQUEIRO NOS TERMOS DO ARTIGO 45, INCISO II DO REGIMENTO INTERNO DA CÂMARA A FORMAÇÃO DE UMA COMISSÃO ESPECIAL, PARA BUSCAR ESCLARECIMENTOS SOBRE A PROCEDÊNCIA OU NÃO DOS SEGUINTES FATOS:_x000D_
 _x000D_
 A NÃO PERMANÊNCIA DE MÉDICOS NOS PLANTÕES NO HOSPITAL MUNICIPAL;_x000D_
 SERVIDOR PÚBLICO MUNICIPAL CONCURSADO OCUPANTE DA ÁREA DE ODONTOLOGIA QUE NÃO CUMPRE A CARGA HORÁRIA; _x000D_
 FALTA DE MEDICAMENTOS CONTROLADOS DE USO CONTÍNUO;_x000D_
 AGENTES OU AGENTE COMUNITÁRIO DE SAÚDE (ACS) QUE ESTARIA FALSIFICANDO PRONTUÁRIO DE VISITAS._x000D_
 </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.166/2013._x000D_
 JAIR LEMOS, ESMAEL VELOSO DOS SANTOS, ANTONIO MARTINS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR QUE SEJAM TOMADAS PROVIDÊNCIAS PARA SOLUCIONAR O PROBLEMA RELACIONADO COM AS CASAS GEMINADAS QUE FORAM CONSTRUÍDAS PELO MUNICÍPIO NO MANDATO ANTERIOR. </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Jair Lemos (J.Lemos), Antonio Martins, Esmael Veloso dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>JAIR LEMOS (J. LEMOS) ANTONIO MARTINS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR EM CARÁTER DE URGÊNCIA QUE SEJA REALIZADO O RECAPEAMENTO ASFALTICO NAS RUAS CURITIBA E SÃO JOAQUIM NA CIDADE DE RONCADOR.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 208/2013._x000D_
 JAIR LEMOS, PRESIDENTE DA COMISSÃO DE ORDEM ECONÔMICA E SOCIAL, JUNTAMENTE COM OS DEMAIS MEMBROS, VEREADORES QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER A V. EXCELÊNCIA QUE CONVOQUE OS CIDADÃOS ABAIXO RELACIONADO PARA UMA REUNIÃO A SE REALIZAR NO DIA 05 DE AGOSTO DE 2013, ÁS 09H00MIN,  PARA DISCUTIR ASSUNTOS RELACIONADOS AS DOAÇÕES DE IMÓVEIS REALIZADAS PELO MUNICÍPIO DE RONCADOR._x000D_
 _x000D_
 1.	MARIANO SMOKANTZ;_x000D_
 2.	ISALINO OGREGON;_x000D_
 3.	ELIZEU GALVEO;_x000D_
 4.	ODILON DIAS LIMA;_x000D_
 5.	ANTONIO MARCOS KOUTO;_x000D_
 6.	JOSÉ CÍCERO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Vereadores , Esmael Veloso dos Santos, Ronaldo Adriano Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 202/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, ESMAEL VELOSO DOS SANTOS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO AO ILMO SENHOR MARCIO NUNES, DIRETOR/PRESIDENTE DO INSTITUTO DAS ÁGUAS (IPAGUAS), SOLICITAR A POSSIBILIDADE DE SEREM LIBERADOS MIL (1000 M) METROS DE MANILHAS PARA SER DESTINADO AO MUNICÍPIO DE RONCADOR._x000D_
 _x000D_
 		AS MANILHAS SÃO NECESSÁRIAS PARA CONSTRUÇÃO DE GALERIAS PLUVIAIS NO JARDIM ANCHIETA, MUNICÍPIO DE RONCADOR. NOSSA CIDADE POSSUI UM DÉFICIT GRANDE DE GALERIAS E NOS DIAS DE CHUVA SÃO MUITAS RECLAMAÇÕES, POIS A POPULAÇÃO SOFRE COM A INVASÃO DAS ENXURRADAS NAS RESIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°219/2013._x000D_
 JAIR LEMOS VEREADOR, PRESIDENTE DA COMISSÃO PERMANENTE DA CÂMARA MUNICIPAL DE ORDEM ECONÔMICA E SOCIAL, VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER A MESA EXECUTIVA DA CÂMARA MUNICIPAL QUE CONVOQUE O SENHOR PAULO NICOLAU MOSSI, GERENTE DO ENTREPOSTO DA COAMO DE RONCADOR, PARA COMPARECER NA CÂMARA MUNICIPAL DE RONCADOR NO DIA 13 DE AGOSTO DE 2013, ÁS 09H00MIN HORAS DA MANHÃ, PARA TRATARMOS DE UM ASSUNTO RELACIONADO À INSTALAÇÃO DE REDE DE ESGOTOS REALIZADA PELA EMPRESA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Vereadores , Esmael Veloso dos Santos, José Carlos da Silva Campos , Ronaldo Adriano Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 214/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS, RONALDO ADRIANO PEREIRA DOS SANTOS E ESMAEL VELOSO DOS SANTOS, VEREADORES, QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR ESTUDOS DE VIABILIDADE PARA TRANSFORMAR O COLÉGIO ESTADUAL DO DISTRITO DE ALTO SÃO JOÃO NO COLÉGIO AGRÍCOLA. </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 215/2013._x000D_
 ESMAEL VELOSO DOS SANTOS, VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE VIABILIZE O RECAPEAMENTO ASFÁLTICO NA RUA MARECHAL FLORIANO E RUA SÃO JOAQUIM, CIDADE DE RONCADOR._x000D_
 		_x000D_
  		 A RECLAMAÇÃO É GERAL NO QUE SE REFERE ÀS CONDIÇÕES ATUAIS DE NOSSAS RUAS. PORÉM NOTAMOS QUE EM ALGUMAS RUAS ESTÁ SENDO REALIZADO O RECAPEAMENTO ASFÁLTICO, NO ENTANTO O SERVIÇO NÃO ESTA ABRANGENDO TODAS AS RUAS, POR ESSE MOTIVO ESTAMOS SOLICITANDO QUE SEJA VERIFICADO AS RUAS MENCIONADAS POIS HÁ ALGUNS TRECHOS QUE SÃO CRÍTICOS E NECESSITAM URGENTES DE RECAPEAMENTOS, HÁ BURACOS ENORMES QUE ALÉM DE CAUSAR PREJUÍZOS A POPULAÇÃO E TAMBÉM PODE OCASIONAR ACIDENTES. _x000D_
 </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 216/2013._x000D_
 JOSÉ CARLOS DE SILVA CAMPOS, VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA INCLUSO NO PPA - PLANO PLURIANUAL UM RECURSO DE APROXIMADAMENTE R$ 300.000,00 (TREZENTOS MIL REAIS), PARA SER DESTINADO A REALIZAR MELHORIAS NO DISTRITO DE ALTO SÃO JOÃO, MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Ivo Kuchla</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°223/2013_x000D_
 IVO KUCHLA VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO AO ILMO. SENHOR NILTON CESAR CAMPOS, SECRETÁRIO DE OBRAS DO MUNICÍPIO DE RONCADOR, SOLICITANDO SEJA PROVIDENCIADO À RETIRADA DA TERRA DO LOTE DO SENHOR ANTONIO KOPIETZ (XUXA), LOCALIZADO NOS FUNDOS DA SWAT, PRÓXIMO AO TERMINAL RODOVIÁRIO DO MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 211/2013._x000D_
 	 	   _x000D_
 JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER E REQUER ENVIO DE OFICIO AO DER, SOLICITAR A POSSIBILIDADE DE SER AMPLIADA A ENTRADA QUE SE LOCALIZA NO KM 89.5 DA PR VASSÍLIO BOIKO._x000D_
 		_x000D_
  CONSIDERANDO QUE SE TRATA DE UMA RODOVIA QUE POSSUI GRANDE MOVIMENTAÇÃO DE VEÍCULOS É NECESSÁRIO QUE SEJA AMPLIADA A ENTRADA E SAÍDA DE VEÍCULOS NESTE LOCAL, PARA EVITAR QUE VENHAM OCORRER ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR A CONCLUSÃO DE CALÇAMENTO COM PEDRAS POLIÉDRICAS, NAS BAIXADAS E PRÓXIMAS AS PONTES BUEIROS EM TODOS OS LUGARES ONDE NÃO POSSUI CALÇAMENTO COM PEDRAS POLIÉDRICAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Esmael Veloso dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESMAEL VELOSO DOS SANTOS VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA O EMPRESÁRIO SENHOR CELSO ANTONIO DO NASCIMENTO, PARA INSTALAÇÃO DE EMPRESA DO RAMO DE FABRICAÇÃO DE MÓVEIS COM PREDOMINÂNCIA DE MADEIRA, INSCRITA NO CNPJ:09.643.334/0001-58, CONFORME DOCUMENTAÇÃO EM ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESMAEL VELOSO DOS SANTOS VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA O EMPRESÁRIO SENHOR SILVESTRE BOROSKI, PARA INSTALAÇÃO DE EMPRESA DO RAMO DE FABRICAÇÃO COMÉRCIO E VAREJO DE PEÇAS E ACESSÓRIOS NOVOS PARA VEÍCULOS AUTOMOTORES, INSCRITA NO CNPJ:18.216.981/0001-74 CONFORME DOCUMENTAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>IVO KUCHLA VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA O SENHOR CESAR AUGUSTO SEVULSKI, PROPRIETÁRIO DA EMPRESA INSCRITA NO CNPJ: 18.747.818/0001-38, QUE TEM COMO ATIVIDADE PRINCIPAL, SERVIÇOS DE USINAGEM, TORNEARIA E SOLDA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>IVO KUCHLA VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA O SENHOR ALEXSSANDRO DE LARA SANTOS, PROPRIETÁRIO DA EMPRESA INSCRITA NO CNPJ: 14.470.373/0001-30, QUE TEM COMO ATIVIDADE PRINCIPAL, SERVIÇOS DE LANTERNAGEM OU FUNILARIA E PINTURA EM VEÍCULOS AUTOMOTORES.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>IVO KUCHLA VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA O SENHOR LEANDRO DA SILVA DUBENY, PROPRIETÁRIO DA EMPRESA INSCRITA NO CNPJ: 14.615.186/0001-06, QUE TEM COMO ATIVIDADE PRINCIPAL, SERVIÇOS DE OBRAS DE ALVENARIA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>IVO KUCHLA, VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO AO ILMO SENHOR NILTON CESAR CAMPOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, SOLICITAR QUE SEJA REALIZADO SERVIÇOS DE LIMPEZA COM A RETROESCAVADEIRA DO PAC, NUM BEBEDOURO LOCALIZADO NA COMUNIDADE DO RIO MACACO, PROPRIEDADE DO SENHOR GERSON FELIPE INOCÊNCIO (CONHECIDO COMO MARTELO).</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>IVO KUCHLA, VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO AO ILMO SENHOR NILTON CESAR CAMPOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, SOLICITAR QUE SEJA REALIZADO SERVIÇOS DE LIMPEZA COM A RETROESCAVADEIRA DO PAC, NUM BEBEDOURO, LOCALIZADO NA VISTA ALEGRE PROPRIEDADE DO SENHOR MANOEL CANDIDO SILVA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESMAEL VELOSO DOS SANTOS, VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA EMPRESA DE COMÉRCIO DE VEÍCULOS, INSCRITA NO CNPJ. 18.724.927/0001-94, DE PROPRIEDADE DO SENHOR LUCIANO SVISTAK.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESMAEL VELOSO DOS SANTOS, VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA SER DESTINADOS A EMPRESA DE FABRICAÇÃO DE OUTROS ARTEFATOS E PRODUTOS DE CONCRETO, CIMENTO, FIBROCIMENTO, GESSO E MATERIAIS SEMELHANTES, INSCRITA NO CNPJ: 10.733.133/0001-20.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Ronaldo Adriano Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RONALDO ADRIANO PEREIRA DOS SANTOS, EDISON JOSÉ PIETROSKI,  IVO KUCHLA, ESMAEL VELOSO DOS SANTOS E PEDRO FERREIRA DE CASTRO VEREADORES, QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITANDO QUE ENTRE EM CONTATO COM O SENHOR DOUGLAS FABRICIO, DEPUTADO ESTADUAL, PEDINDO A INCLUSÃO DO MUNICÍPIO DE RONCADOR NOS SEGUINTES PROGRAMAS DO GOVERNO._x000D_
 _x000D_
 &amp;#61692;	MÃE PARANAENSE;_x000D_
 &amp;#61692;	DISPONIBILIZAÇÃO DE ÔNIBUS PARA APAE;_x000D_
 &amp;#61692;	DISPONIBILIZAÇÃO DE RECURSOS PARA CONSTRUÇÃO DE SEDE PRÓPRIA PARA APAE;_x000D_
 &amp;#61692;	AQUISIÇÃO DE TUBOS PARA CONSTRUÇÃO DE GALERIAS._x000D_
 </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ 264/2013_x000D_
 ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, SOLICITAR ESTUDOS EM CONJUNTO COM O SETOR DE PLANEJAMENTO DA PREFEITURA, COM FINALIDADE DE ENCONTRAR UMA SOLUÇÃO PARA O PROBLEMA RELACIONADO AO ESTACIONAMENTO DE VEÍCULOS EM FRENTE AO COLÉGIO NOSSA SENHORA DAS GRAÇAS. </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.254/2013_x000D_
 IVO KUCHLA VEREADOR, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, SOLICITAR A CONCESSÃO DE DIREITO REAL DE USO DE UM IMÓVEL DO MUNICÍPIO DE RONCADOR PARA O SENHOR LEANDRO DA SILVA DUBENY, PROPRIETÁRIO DA EMPRESA INSCRITA NO CNPJ: 14.615.186/0001-06, QUE TEM COMO ATIVIDADE PRINCIPAL, SERVIÇOS DE OBRAS DE ALVENARIA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.260/2013_x000D_
 ESMAEL VELOSO DOS SANTOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, SOLICITAR A CONSTRUÇÃO DE UM QUEBRA MOLAS NA ESTRADA QUE SEGUE PARA AS COMUNIDADES DE BARRO PRETO, ANTES DE CHEGAR AO CEMITÉRIO, AINDA NO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.258/2013._x000D_
 _x000D_
 IZABEL OSSAK DOS SANTOS VEREADORA, QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, SOLICITAR QUE CONTATE O DEPARTAMENTO DA PREFEITURA RESPONSÁVEL, PARA QUE COLOQUE PLACAS INDICATIVAS COM NOMES DA RUAS DO DISTRITO DE ALTO SÃO JOÃO E TAMBÉM TODA NUMERAÇÃO DOS LOTES CASAS. _x000D_
  		_x000D_
 A POPULAÇÃO RECLAMA, POIS MUITAS VEZES NÃO RECEBEM SUAS CORRESPONDÊNCIAS E OS VISITANTES NÃO CONSEGUEM LOCALIZAR AS RUAS NO DISTRITO DE ALTO SÃO JOÃO, POR NÃO HAVER NENHUMA SINALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.262/2013_x000D_
 JAIR LEMOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER INFORMAÇÕES REFERENTES À CARGA DE HORÁRIA DOS SERVIDORES DA CÂMARA MUNICIPAL E QUAIS SÃO OS HORÁRIOS QUE DEVEM PERMANECER NA SEDE ADMINISTRATIVA DA CÂMARA, OU SEJA, NO LOCAL DE TRABALHO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.263/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, SOLICITAR QUE PROVIDENCIE A AQUISIÇÃO DE UM ROLO COMPACTADOR PARA O MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO AO SENHOR JOSÉ BARDINI NETO, CHEFE DO NÚCLEO REGIONAL DE EDUCAÇÃO DE CAMPO-MOURÃO, SOLICITANDO QUE SEJA VERIFICADA A POSSIBILIDADE DE LIBERAR OS ESTUDANTES DA ESCOLA GENERAL CARNEIRO PARA QUE FAÇAM A SAÍDA DO COLÉGIO PELO PORTÃO DOS FUNDOS, OU SEJA, RUA MARECHAL DEODORO. _x000D_
 TAL SOLICITAÇÃO OCORRE, POIS EM CONTATO COM A PREFEITURA MUNICIPAL DE NOSSA CIDADE ONDE SOLICITAMOS A MUDANÇA DAS PARADAS DOS ÔNIBUS DE ESCOLARES, FOMOS INFORMADOS QUE ESSA MUDANÇA SOMENTE SERIA POSSÍVEL SE HOUVESSE PERMISSÃO DO COLÉGIO. DESTA MANEIRA ESTAMOS SOLICITANDO A ESSA DIREÇÃO AUTORIZAÇÃO PARA QUE O MUNICÍPIO POSSA REALIZAR ESTA MUDANÇA. _x000D_
 </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RE.268/2013_x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO AO SENHOR PAULO NICOLAU MOSSI, GERENTE DA COAMO - COOPERATIVA AGROINDUSTRIAL, MUNICÍPIO DE RONCADOR, SOLICITAR PARA QUE EM CONJUNTO COM OS DEMAIS ADMINISTRADORES DA EMPRESA,  ESTUDOS PARA VERIFICAR A POSSIBILIDADE DE SE INSTALAR UM ENTREPOSTO DA COAMO NO DISTRITO DE ALTO SÃO JOÃO. </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.272/2013_x000D_
 IZABEL OSSAK DOS SANTOS, VEREADORA QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A DIRETORIA DA EMPRESA OI, SOLICITANDO INFORMAÇÕES SOBRE O PORQUE DA NÃO LIBERAÇÃO DO SINAL DA INTERNET PARA OS USUÁRIOS MORADORES DO DISTRITO DE ALTO SÃO JOÃO E PROVIDÊNCIAS NO SENTIDO DE LIBERAR O SINAL. _x000D_
 		A MAIORIA DAS PESSOAS JÁ POSSUI LINHA TELEFÔNICA E SOLICITARAM A LIBERAÇÃO DA INTERNET, PORÉM ATÉ A PRESENTE DATA SOMENTE AS ESCOLAS OBTIVERAM O SINAL E AS DEMAIS PESSOAS ESTÃO AGUARDANDO A LIBERAÇÃO DO SINAL PELA EMPRESA. SOMOS UMA COMUNIDADE DE APROXIMADAMENTE TRÊS MIL HABITANTES E NOS SENTIMOS PREJUDICADOS COM A DEMORA DE DISPONIBILIZAÇÃO DESTE SERVIÇO. _x000D_
 </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.304/2013_x000D_
 JAIR LEMOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO INFORMAÇÕES REFERENTES AOS VALORES QUE FALTAM PARA COMPLEMENTAR OS CONVÊNIOS FIRMADOS COM O MUNICÍPIO DE RONCADOR (SUPER-CRECHE, QUADRA DA MONTEIRO LOBATO, ÔNIBUS, CASAS RURAIS)._x000D_
 _x000D_
 O MUNICÍPIO DE RONCADOR TEVE VÁRIOS CONVÊNIOS FIRMADOS NA GESTÃO PASSADA, PORÉM A MAIORIA DOS PROJETOS RELACIONADOS A ESTES CONVÊNIOS AINDA NÃO FOI CONCLUÍDA E NÃO SABEMOS A REAL SITUAÇÃO DESTES CONVÊNIOS._x000D_
 </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.299/2013_x000D_
 JOSE CARLOS DA SILVA CAMPOS VEREADOR QUE AO PRESENTE SUBSCREVE VÊM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA SANCIONADA A LEI QUE DISPÕE SOBRE TRATAMENTO FORA DE DOMICILIO, PARA POSSIBILITAR AO MUNICÍPIO DE RONCADOR A CONTRATAÇÃO DE SERVIÇOS DE PENSÃO OU HOTEL, NA CIDADE DE CURITIBA PARA ABRIGAR OS PACIENTES QUE SE DESLOCAM ATÉ A CAPITAL DO ESTADO PARA ATENDIMENTO MÉDICO._x000D_
 _x000D_
 		CONSIDERANDO QUE ESTAMOS LOCALIZADOS A UMA DISTÂNCIA DE APROXIMADAMENTE QUATROCENTOS E SEIS QUILÔMETROS DA CAPITAL E OS PACIENTES TEM SUAS CONSULTAS E EXAMES MARCADOS PARA O PERÍODO DA MANHÃ E NO DECORRER DO DIA. DIANTE DISSO NECESSITAM QUE ESTEJA NA CAPITAL BEM CEDO, FAZENDO COM QUE INICIEM AS VIAGENS MAIS OU MENOS ONZE OU MEIA NOITE PARA CONSEGUIREM ALCANÇAREM SUAS CONSULTAS, OCORRE PORÉM QUE OS MOTORISTAS CHEGAM A CAPITAL EXAUSTOS DEVIDO AO LONGO PERCURSO E AINDA PRECISAM TRANSPORTAR CADA PACIENTE ATÉ OS LOCAIS DAS CONSULTAS._x000D_
 </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.303/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR SOLICITANDO INFORMAÇÕES SOBRE OS PROCEDIMENTOS QUE ESTÃO SENDO ADOTADOS PARA CUMPRIMENTO DA LEI DE RESÍDUOS SÓLIDOS._x000D_
 _x000D_
 A LEI NACIONAL DE RESÍDUOS SÓLIDOS ESTABELECEM UMA SÉRIE DE MEDIDAS PARA DESTINAÇÃO DE LIXO, DIRECIONANDO AS AÇÕES DE POLÍTICAS AMBIENTAIS QUE SEJAM ADEQUADAS PARA PRESERVAR O MEIO AMBIENTE._x000D_
 </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.301/2013_x000D_
 EDISON JOSÉ PIETROSKI VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO AO ESCRITÓRIO DA EMATER DO MUNICÍPIO DE RONCADOR, SOLICITANDO QUE SEJA REALIZADO UM TRABALHO JUNTO COM OS AGRICULTORES E PECUARISTA DE NOSSO MUNICÍPIO NO SENTIDO DE CONSCIENTIZAR DA NECESSIDADE PREVENIR E COMBATER A FORMIGAS DAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.300/2013_x000D_
 EDISON JOSÉ PIETROSKI VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR A POSSIBILIDADE DE SE CONSTRUIR UMA GRUTA NA RODOVIA VASSILIO BOIKO, SAÍDA PARA NOVA CANTU, PRÓXIMO A RIO ENCOSTADO NA LAJE DE PEDRAS. NESTE LOCAL HÁ UMA NASCENTE QUE PODE SER UTILIZADA PARA ENCANAR ÁGUA ATÉ A GRUTA. </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.302/2013_x000D_
 EDISON JOSÉ PIETROSKI VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR E AO ILMO. SENHOR NILTON CESAR CAMPOS, SECRETARIO DE SERVIÇOS PÚBLICOS, SOLICITANDO QUE SEJA UTILIZADA À RETRO-ESCAVADEIRA PARA DESENTUPIR A GALERIA PRÓXIMA A EMPRESA COAMO.  </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.297/2013_x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS E PEDRO FERREIRA DE CASTRO VEREADORES QUE AO PRESENTE SUBSCREVEM VÊM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXMA. SENHORA MARILIA PEROTTA GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR A INSCRIÇÃO DO MUNICÍPIO DE RONCADOR EM PROGRAMAS DE AQUISIÇÃO DE CASAS RURAIS, NO SENTIDO DE CONSEGUIR AO MENOS TRINTA UNIDADES HABITACIONAIS PARA SER DESTINADA A COMUNIDADE DO CATETO._x000D_
 A FAMÍLIA DESTAS COMUNIDADES TEM REIVINDICADO MELHORIAS NO SETOR HABITACIONAL, POR ISSO É IMPORTANTE QUE O MUNICÍPIO SE CADASTRE EM PROGRAMAS DESTE PORTE PARA BENEFICIAR ESTAS FAMÍLIAS QUE NECESSITAM DE UM LUGAR MELHOR PARA VIVER._x000D_
 </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.294/2013_x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTA BENTO GONÇALVES, SOLICITAR LIMPEZA E MANUTENÇÃO DO CEMITÉRIO DO CAN-CAN E TAMBÉM A DISPONIBILIZAÇÃO DE UM SERVIDOR, MENSAL OU SEMANALMENTE PARA MANTER A LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.295/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHOR NILTON CESAR CAMPOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS DO MUNICÍPIO DE RONCADOR, SOLICITAR A QUE SEJA MUDADO AS RAMPAS DE ACESSO DE CADEIRANTES QUE ESTÃO LOCALIZADAS EM FRENTE AO PAÇO MUNICIPAL. </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.293/2013._x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTA BENTO GONÇALVES, SOLICITAR A CONSTRUÇÃO DE ALAMBRADO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO CAMPO DE FUTEBOL DO DISTRITO DE ALTO SÃO JOÃO._x000D_
 _x000D_
 O CAMPO É UM DOS PRINCIPAIS LOCAIS UTILIZADO PELA POPULAÇÃO PARA PRÁTICA DE ESPORTE, POREM O LOCAL PRECISA DE MELHORIAS. _x000D_
 _x000D_
  		A CONSTRUÇÃO DE ALAMBRADO É UMA SOLICITAÇÃO DA POPULAÇÃO, POIS ASSIM COMO TODOS OS BRASILEIROS OS MORADORES DO DISTRITO DE ALTO SÃO JOÃO ADORAM ASSISTIR UM JOGO DE FUTEBOL MESMO NÃO SENDO OFICIAL E POR SER UM ESPORTE QUE ATINGE A VARIADOS PÚBLICOS É NECESSÁRIO QUE TENHA UM ESPAÇO PARA ACOMODAÇÃO DAS FAMÍLIAS QUE SE DESLOCAM AO CAMPO DE FUTEBOL PARA ACOMPANHAR AOS JOGOS._x000D_
 </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.285/2013_x000D_
 EDISON JOSÉ PIETROSKI VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUERER ENVIO DE OFICIO A ESCOLAS DE NOSSO MUNICÍPIO, PARABENIZANDO E AGRADECENDO AOS PROFESSORES PELA DEDICAÇÃO E ENTUSIASMO EMPREGADO NO EXERCÍCIO DESTA PROFISSÃO._x000D_
 _x000D_
 		NO DIA QUINZE DE OUTUBRO COMEMORAMOS O DIA DO PROFESSOR, APROVEITAMOS ESTA DATA PARA AGRADECERMOS A ESTES PROFISSIONAIS QUE SÃO DE GRANDE IMPORTÂNCIA PARA NOSSA SOCIEDADE. EM TEMPOS DE TANTAS ADVERSIDADES ESTE PROFISSIONAL CONTINUA FIRME EM SUAS ATIVIDADES DEDICANDO TODO AMOR NESTA PROFISSÃO, SEMPRE PREOCUPADO COM O ENSINO E PRINCIPALMENTE EM FORMAR CIDADÃOS QUE POSSUAM CAPACIDADES DE QUESTIONAR E ACIMA DE TUDO DE BUSCAR MEIOS PARA TRANSFORMAR A REALIDADE. 	_x000D_
 </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.290/2013_x000D_
 PEDRO FERREIRA DE CASTRO E RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A SENHORA MARILIA PEROTA BENTO GONÇALVES, SOLICITANDO RELATÓRIO CIRCUNSTANCIADO NO MÊS DE JANEIRO A OUTUBRO DE 2013, CONFORME ABAIXO RELACIONADO:_x000D_
 INFORMAÇÃO SOBRE A QUANTIDADE DE VEICULOS ÔNIBUS E VANS QUE UTILIZAM COMBUSTIVEL ÒLEO S10;_x000D_
 QUANTIDADE DE COMBUTÍVEL DE OLEO S10 GASTOS POR ESTES VEÍCULOS INDICANDO A QUANTIDADE/LITROS GASTOS POR QUILOMÊTROS;_x000D_
 VALORES LICITADOS E QUANTIDADE DE COMBUSTÍVEL ADQUIRIDO PELO MUNICÍPIO, CONFORME PREGÃO PRESENCIAL N°26/2013._x000D_
 </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.287/2013._x000D_
 IZABEL OSSAK DOS SANTOS DUTRA VEREADORA QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUERER ENVIO DE OFICIO AO ILMO SENHOR RASCA RODRIGUES, DEPUTADO ESTADUAL, SOLICITAR A INTERCESSÃO JUNTO À SECRETARIA DE HABITAÇÃO DO ESTADO PARANÁ, NO SENTIDO DESTINAR PELO AO MENOS UMAS CINQUENTA (50) CASAS DO PROGRAMA MINHA CASA MINHA VIDA, PARA A COMUNIDADE DO DISTRITO DE ALTO SÃO JOÃO._x000D_
 _x000D_
 		O DISTRITO DE ALTO SÃO JOÃO FAZ PARTE DO MUNICÍPIO DE RONCADOR, NO ENTANTO É UMA COMUNIDADE QUE SE LOCALIZA A VINTE E DOIS QUILÔMETROS DE DISTÂNCIA DA SEDE ADMINISTRATIVA E POSSUEM APROXIMADAMENTE UNS TRÊS MIL HABITANTES. _x000D_
 </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.288/2013._x000D_
 IZABEL OSSAK DOS SANTOS DUTRA, VEREADORA QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO AO SENHOR AROLDO GALASSINI, DIRETOR PRESIDENTE DA COAMO - COOPERATIVA AGROINDUSTRIAL, SOLICITANDO ESTUDOS PARA VERIFICAR A POSSIBILIDADE DE INSTALAR UM ENTREPOSTO DA COAMO NO DISTRITO DE ALTO SÃO JOÃO. _x000D_
 _x000D_
 		A REGIÃO DO DISTRITO DE ALTO SÃO JOÃO SE DESTACA PELA PRODUÇÃO DE GRÃOS, MILHO, SOJA E TRIGO, POIS ABRANGE UM GRANDE NÚMERO DE COMUNIDADES RURAIS. _x000D_
 _x000D_
 		TEMOS UM NÚMERO CONSIDERÁVEL DE PRODUTORES RURAIS NAQUELA REGIÃO E POR ESTARMOS LOCALIZADO HÁ UMA DISTÂNCIA DE VINTE E DOIS QUILÔMETROS DO ENTREPOSTO DA COAMO EXISTENTE, O TRANSPORTE DA PRODUÇÃO OCASIONA UM GASTO EXCESSIVO, (FRETES, COMBUSTÍVEIS) ESSES GASTOS ENCARECEM MUITO AS PRODUÇÕES DIMINUINDO O LUCRO LIQUIDO DE NOSSOS AGRICULTORES. _x000D_
 </t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.289/2013._x000D_
 RONALDO ADRIANO PEREIRA DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR A INCLUSÃO DO MUNICÍPIO DE RONCADOR NO PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA EM ÁREAS URBANAS- PAPEL PASSADO._x000D_
 		_x000D_
 O OBJETIVO DO PROGRAMA É REGULARIZAR A PROPRIEDADES QUE SE ENCONTRAM SEM REGISTROS IMOBILIÁRIOS EM CONJUNTOS HABITACIONAIS, OCUPAÇÕES ESPONTÂNEAS, LOTEAMENTOS IRREGULARES, SEDES, VILAS E DISTRITO DE MUNICÍPIOS._x000D_
 </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.292/2013._x000D_
 ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO AO ILMO SENHOR NILTON CESAR CAMPOS, CHEFE DO PÁTIO, SOLICITANDO QUE SEJA QUE SEJAM REALIZADAS MELHORIAS NAS RUAS DO BAIRRO DO JARDIM ANCHIETA. _x000D_
 </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.283/2013._x000D_
 JOSÉ CARLOS DA SILVA CAMPOS, IZABEL OSSAK DOS SANTOS DUTRA, JAIR LEMOS, ANTONIO MARTINS E ESMAEL VELOSO DOS SANTOS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUEREM ENVIO DE OFICIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES PREFEITA MUNICIPAL, SOLICITAR A AQUISIÇÃO DE DUAS MÁQUINAS TIPOS PAS-CARREGADEIRAS PARA O MUNICÍPIO DE RONCADOR._x000D_
 _x000D_
 POR SERMOS UM MUNICÍPIO ESSENCIALMENTE AGRÍCOLA, PRECISAMOS DE MAQUINAS PARA DESENVOLVER OS TRABALHOS NAS ÁREAS RURAIS E TAMBÉM PARA REALIZAR ALGUNS SERVIÇOS DENTRO DO PERÍMETRO URBANO. _x000D_
 </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.291/2013_x000D_
 ESMAEL VELOSO DOS SANTOS, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO QUE SEJA REALIZADA MELHORIA, NA ILUMINAÇÃO DO CEMITÉRIO MUNICIPAL LOCALIZADO NO JARDIM ANCHIETA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.278/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR CASCALHAMENTO DA ESTRADA LOCALIZADA NA COMUNIDADE DE ÁGUA DA CRUZ SEGUINDO ATÉ A COMUNIDADE DE TRÊS ESTRELAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.279/2013_x000D_
 JOSÉ CARLOS DA SILVA CAMPOS VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO A SUBSTITUIÇÃO DO ÔNIBUS QUE FAZ A LINHA DE ESCOLARES DO RIO BONITO, CANCAN, FAXINALZINHO. </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.282/2013._x000D_
 PEDRO FERREIRA DE CASTRO VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A MINISTRA CHEFE DA CASA CIVIL GLEISI HOFMAM, SOLICITANDO QUE SEJA INCLUÍDO O MUNICÍPIO DE RONCADOR COMO BENEFICIÁRIO DO PROGRAMA MINHA CASA E MINHA VIDA, DIRECIONANDO RECURSOS DO GOVERNO PARA A REALIZAÇÃO DE INVESTIMENTOS IMOBILIÁRIOS NO QUADRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQ.281/2013._x000D_
 PEDRO FERREIRA DE CASTRO VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A CAIXA ECONÔMICA FEDERAL, SOLICITANDO QUE SEJA INCLUÍDO O MUNICÍPIO DE RONCADOR COMO BENEFICIÁRIO DO PROGRAMA MINHA CASA E MINHA VIDA, DIRECIONANDO RECURSOS DO GOVERNO PARA A REALIZAÇÃO DE INVESTIMENTOS IMOBILIÁRIOS NO QUADRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.280/2013._x000D_
 PEDRO FERREIRA DE CASTRO VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO AO MINISTÉRIO DAS CIDADES, SOLICITANDO QUE SEJA INCLUÍDO O MUNICÍPIO DE RONCADOR COMO BENEFICIÁRIO DO PROGRAMA MINHA CASA E MINHA VIDA, DIRECIONANDO RECURSOS DO GOVERNO PARA A REALIZAÇÃO DE INVESTIMENTOS IMOBILIÁRIOS NO QUADRO URBANO DO MUNICÍPIO._x000D_
 _x000D_
 _x000D_
  		O MUNICÍPIO DE RONCADOR ESTÁ EM PLENO DESENVOLVIMENTO E HÁ UMA EXPECTATIVA GRANDE CRESCIMENTO, PORÉM COM O CRESCIMENTO DA CIDADE AUMENTA DEMANDA DA CASA PRÓPRIA, ASSIM ESTAMOS SOLICITANDO QUE SEJA INCLUINDO O MUNICÍPIO DE RONCADOR COMO BENEFICIÁRIOS DESTE PROGRAMA. _x000D_
 </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 271/2013._x000D_
 PEDRO FERREIRA DE CASTRO, EDISON JOSÉ PIETROSKI, RONALDO ADRIANO PEREIRA DOS SANTOS E IVO KUCHLA VEREADORES QUE AO PRESENTE SUBSCREVEM VÊM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO DE EXCELENTÍSSIMA SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA REALIZADO UMA AMPLIAÇÃO DA EXTENSÃO DA AVENIDA SÃO PEDRO, PRÓXIMO À ENTRADA DA RUA MUNHOZ DA ROCHA, NO JARDIM ANCHIETA, PARA QUE SEJA UTILIZADA ESTA VIA PARA DESVIO DO TRÁFEGO DE MAQUINAS AGRÍCOLA E VEÍCULOS DE TRAÇÃO ANIMAL. </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.275/2013._x000D_
  PEDRO FERREIRA DE CASTRO E EDISON JOSÉ PIETROSKI, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA REALIZADO UMA REFORMA NO GINÁSIO DE ESPORTE SILVESTRE KUCHLA, LOCALIZADO NO BAIRRO DO JARDIM ANCHIETA- RONCADOR PARANÁ._x000D_
 </t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.277/2013_x000D_
 ANTONIO MARTINS, JAIR LEMOS E EDISON JOSÉ PIETROSKI VEREADORES QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA RECONSTRUÍDO EM ALVENARIA A PONTE DO RIO CAN-CAN DE BAIXO, LOCALIZADA NA COMUNIDADE DO CAN-CAN DE BAIXO, MUNICÍPIO DE RONCADOR - PARANÁ._x000D_
 _x000D_
 		PONTE LOCALIZADA NA COMUNIDADE DO CAN-CAN DE BAIXO FOI CONSTRUÍDA EM MADEIRA, PORÉM COM O TEMPO O MATERIAL APODRECEU, DEIXANDO A PONTE EM PÉSSIMAS CONDIÇÕES, INCLUSIVE UMA DAS CABECEIRAS CEDEU DEVIDO À CORROSÃO EM UM DOS PILARES DE SUSTENTAÇÃO, ISSO ALÉM DE CAUSAR TRANSTORNOS AOS USUÁRIOS TAMBÉM EXPÕE A POPULAÇÃO AO RISCO DE ACIDENTES._x000D_
 </t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.246/2013_x000D_
 ANTONIO MARTINS, JOTA LEMOS E JOSÉ CARLOS DA SILVA DE CAMPOS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFICIO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE RONCADOR, SOLICITAR QUE SEJA REALIZADO CALÇAMENTO COM PEDRAS POLIÉDRICAS NA ESTRADA DE FAXINALZINHO. _x000D_
 </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 270/2013._x000D_
 _x000D_
 EDISON JOSÉ PIETROSKI, VEREADOR QUE AO PRESENTE SUBSCREVE VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO DE AGRADECIMENTOS PARA PROFESSORA CECILIA VOGIVODA, PELO EMPENHO NA INSTALAÇÃO E FUNCIONAMENTO DO POLO DA UNICESUMAR NA CIDADE DE RONCADOR - PARANÁ._x000D_
 		A INSTALAÇÃO DO POLO DE ENSINO DESTA UNIVERSIDADE NA CIDADE DE RONCADOR ESTA SENDO DE GRANDE IMPORTÂNCIA, POIS TEM TRAZIDO O ENSINO SUPERIOR MAIS PRÓXIMO DAS PESSOAS QUE ANSEIAM POR CONHECIMENTOS._x000D_
 INICIATIVAS COMO ESTAS DEVEM SER APLAUDIDAS E APOIADAS, ASSIM ESTAREMOS CONTRIBUINDO MESMO QUE ATRAVÉS DE SIMPLES GESTOS, PARA FORTALECER UM BEM TÃO NECESSÁRIO PARA A TRANSFORMAÇÃO DE NOSSA SOCIEDADE._x000D_
 </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.305/2013_x000D_
 JAIR LEMOS, ESMAEL VELOSO DOS SANTOS VEREADORES QUE AO PRESENTE SUBSCREVEM VEM DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA E REQUER ENVIO DE OFÍCIO A EXMA. SENHORA MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL DE RONCADOR, SOLICITANDO QUE OS RECURSOS LIBERADOS PELO DEPUTADO FEDERAL JOÃO ARRUDA, SEJA DESTINADO À CONSTRUÇÃO DOS PORTAIS NA CIDADE DE RONCADOR. _x000D_
 _x000D_
 		RECENTEMENTE RECEBEMOS A NOTÍCIA DE QUE NOSSO MUNICÍPIO ESTÁ CONTEMPLADO COM UMA EMENDA DO PARLAMENTAR JOÃO ARRUDA POR ESTA RAZÃO SOLICITAMOS QUE ESSE RECURSO SEJA UTILIZADO PARA CONSTRUÇÃO DOS PORTAIS EM NOSSA CIDADE. _x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -2981,68 +2981,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>