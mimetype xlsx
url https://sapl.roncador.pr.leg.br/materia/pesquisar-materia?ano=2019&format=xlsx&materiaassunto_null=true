--- v0 (2026-02-02)
+++ v1 (2026-05-03)
@@ -54,1229 +54,1229 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Câmara Municipal de Roncador - CMR, Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, Ivo Kuchla, José Aparecido da Silva, José Carlos da Silva Campos, Maria Apª Lopes Barroso da Silva, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/</t>
+    <t>http://sapl.roncador.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada a Senhora Prefeita,  sugerindo a construção de banheiros públicos, próximo ao estacionamento da Prefeitura Municipal onde funciona a Feira do Produtor.		_x000D_
 Justificação_x000D_
 _x000D_
 Os banheiros serão destinados à população em geral, mas principalmente aos feirantes que realizam a feira do produtor todas as sextas-feiras. _x000D_
 Essa reivindicação vem sendo feita por nossa população há vários anos, porem os clamores aumentaram a partir do funcionamento da feira do produtor</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_03.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_03.docx</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada a Senhora Prefeita, proceder a construção de quebra-molas na estrada da barriquinha, sendo um em frente à casa da Senhora Natalia Salkovski, e outro em frente a casa da Senhora Ana Duma._x000D_
 Justificação._x000D_
 Apesar de se tratar de uma estrada localizada na área rural, mesmo assim os motoristas trafegam em alta velocidade nesta estrada e como a estrada é muito estreita e por haver muitas residências nesta localidade é necessário construir quebras-molas, para que desta maneira os motoristas diminuam a velocidade especialmente neste trecho, diminuindo os riscos de acidentes.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_04.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_04.docx</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada a Senhora Prefeita, para proceder a construção de quebra-na Avenida Santo Antonio no cruzamento com a Rua Espirito Santo, na cidade de Roncador._x000D_
 Justificação._x000D_
 Neste local já aconteceram vários acidentes e alguns de grande gravidade, por isso essa solicitação de construção de quebra-molas, para que os motoristas reduzam a velocidade neste trecho e desta maneira evitando assim que acidentes continuem a acontecer.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_05.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_05.docx</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada ao Senhor JENAURO HRUBA, para que proceda cascalhamento da lateral da via Rodovia Vassilio Boiko, Km1 em frente ao Pesqueiro do Sr. Bruno do Vitorino._x000D_
 Justificação._x000D_
 Esta rodovia não possui acostamento e por essa razão a lateral é utilizada pelos trausentes a pé e de bicicleta, porém quando chove mesmo em pequena quantidade há um acumulo de água neste local, isso obriga aos usuários a trafegar direto na Rodovia expondo-os ao perigo.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_06.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_06.docx</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada a Senhora ROSI MAYBUK, Secretária de Assistência Social,  para que proceda a elaboração de um projeto social que envolva atividades esportivas para serem desenvolvidas no Distrito de Alto São João._x000D_
 Justificação._x000D_
 Considerando que muitos jovens e adolescentes do Distrito de Alto São João não têm oportunidade para participarem de atividades extracurriculares que são de extrema importância para o desenvolvimento físico e intelectual nesta fase da vida, por isso necessitam de apoio público no desenvolvimento de projetos  que visem atender a este público.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Maria Apª Lopes Barroso da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_08.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_08.docx</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada ao Senhor Jenauro Hruba, Secretário de Serviços Públicos, solicitando a readequação da estrada localizada, na Rua Afonso Camargo no trecho que segue da borracharia do “Quico”, até a Avenida São Pedro, no Bairro do Jardim Anchieta._x000D_
 _x000D_
 Justificação._x000D_
 Considerando que esta rua é uma via de acesso muito importante para a comunidade e se encontra em péssimas condições e a população tem reclamado e pedem urgente melhorias nesta rua.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_02.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_02.docx</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada a Senhora Prefeita, solicitando a instalação de manilhas para drenagem das águas pluviais, nas Ruas Sergipe e Felisbino Caetano Pinto na cidade de Roncador e construção de calçamento com pedras irregulares._x000D_
 Justificação._x000D_
 Considerando que estas ruas não possuem sistemas para saída das águas e estas invadem as residências e causam transtornos e prejuízos aos munícipes._x000D_
 O problema do Parque Industrial é ainda mais agravante, pois as enxurradas invadem propriedades rurais onde há nascentes de água isso além, dos transtornos aos proprietários esta trazendo sérios danos ao meio ambiente, destruindo fontes naturais que são de grande importância.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_09.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_09.docx</t>
   </si>
   <si>
     <t>Indicação a ser encaminhada ao Senhor Jenauro Hruba, Secretário de Serviços Públicos, para que promova o cascalhamento da estrada do Rio Formoso que passa pela propriedade do Sr. Sebastião Rodrigues saindo na propriedade do Sr. Marcelo Urhen saindo na estrada para Campo-Mourão, comunidade de Aterrado do Alto._x000D_
 A estrada foi nivelada com a máquina e por isso é necessário realizar novo cascalhamento, pois nos dias de chuva a estrada fica muito lisa dificultando aos usuários de se locomoverem. Salientamos, porém, que os principais prejudicados são os estudantes que perdem aula, devido aos ônibus não conseguirem fazer a linha de transporte de escolares.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_10.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_10.docx</t>
   </si>
   <si>
     <t>Indicação ao Senhor Jenauro Hruba, Secretário de Serviços Públicos, para que promova a construção de um bueiro em frente à Escola do Palmital do 43._x000D_
 Justificação._x000D_
 O acesso à escola esta prejudicada devido à falta deste bueiro, por isso é necessário à construção desta benfeitoria para que todos os frequentadores deste estabelecimento de ensino possam ter acesso facilitado á escola.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Amadeu Elizio Santos, Antonio Martins, José Carlos da Silva Campos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_12.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_12.docx</t>
   </si>
   <si>
     <t>Indicação a Exa. Senhora MARILIA PEROTA BENTO GONÇALVES, Prefeita Municipal, para que ordene a construção de quebra-molas em frente à Oficina do Botão, cidade de Roncador. _x000D_
 Justificação._x000D_
 Considerando que os veículos trafegam em alta velocidade nesta localidade o que aumenta os riscos de acidentes. Há uma reclamação dos moradores que os motoristas estão trafegando em alta velocidade, expondo a todos ao risco de acidentes.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_11.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_11.docx</t>
   </si>
   <si>
     <t>Indicação ao Senhor Jenauro Hruba, Secretário de Serviços Públicos, para que promova a o cascalhamento da Estrada e manutenção da ponte que desce para o Rio Liso, passando próximo a propriedade do Sr. Aldair Refundinu. _x000D_
 Justificação._x000D_
 Considerando a importância da estrada para a comunidade do Rio Liso é necessário melhorias urgente, haja vista a atividade leiteira, depende muito da estrada para desenvolver suas atividades, que são essenciais para subsistência e para manutenção deste setor.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_13.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_13.docx</t>
   </si>
   <si>
     <t>Indicação a Exa. Senhora MARILIA PEROTA BENTO GONÇALVES, Prefeita Municipal, para que viabilize melhorias no prédio onde funcionava a creche Jesus Menino, e instale a Escola de Excepcionais Antonio Dziubat APAE. _x000D_
 Justificação._x000D_
 Atualmente o município realiza um repasse de recursos financeiros a Escola da APAE, mas esta fica aquém de todas as despesas normais de uma escola e, mesmo assim necessita arcar com a despesa de aluguel o que se torna bastante caro para entidade. Esta escola por ser uma escola especial precisa de muitos recursos para se manter, normalmente realiza promoções, rifas e até doações para suprir as necessidades da escola._x000D_
  Solicita também que o jurídico verifique a possibilidade de fazer concessão de direito real de uso deste espaço para a Escola da APAE (Escola Antonio Dziubat).</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Antonio Martins, José Carlos da Silva Campos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_16.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_16.docx</t>
   </si>
   <si>
     <t>Indicação a Exa. Senhora MARILIA PEROTA BENTO GONÇALVES, Prefeita Municipal, para que providencie a aquisição e instalação de bebedouro no Parque de obras da Prefeitura Municipal de Roncador._x000D_
 Justificativa_x000D_
 O departamento de obras da prefeitura possui um fluxo de servidores considerável, apesar de não permanecerem diariamente neste local é necessário que tenha disponível um bebedouro de água para atendimento a estes servidores.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Isaías Siqueira, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_21.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_21.docx</t>
   </si>
   <si>
     <t>indicação a Exma. Senhora MARÍLIA PEROTA BENTO GONÇALVES, Prefeita Municipal e para que contate o Exmo. Senhor JOSÉ CARLOS GOMES Prefeito de Nova Cantu, com a finalidade de firmar parceria e realizar o conserto da ponte do Rio Azul, divisa com os dois municípios._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Considerando que a ponte está localizada na divisa entre os dois municípios e que munícipes de ambas as localidades são usuários desta travessia é necessário parceria para realizar as obras de conserto da ponte, pois os agricultores daquela localidade estão precisando fazer uma grande volta para entregar suas safras, haja vista que a ponte sem condições de tráfego.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_20.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_20.docx</t>
   </si>
   <si>
     <t>indicação a Exma. Senhora MARÍLIA PEROTA BENTO GONÇALVES, Prefeita Municipal e ao  Ilmo. Senhor JENAURO HRUBA,Secretário de Serviços públicos, solicitando readequação da estrada que se inicia na comunidade do Cateto seguindo até a propriedade do Senhor José Colto( Juca Baitaca)._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Considerando que se trata da estrada principal desta comunidade, possui grande importância para os moradores, porém a atual situação da estrada tem trazido muitos prejuízos aos moradores.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_19.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_19.docx</t>
   </si>
   <si>
     <t>Indicação a Exma. Senhora MARILIA PEROTA BENTO GONÇALVES, Prefeita Municipal e a Senhora Rosângela Aparecida dos Santos, Secretária de Educação, solicitando a aquisição e disponibilização de uniformes escolares para as crianças pertencentes a famílias de baixa renda._x000D_
 A vestimenta adequada proporcionará a estes alunos mais confiança para frequentar as aulas, fará com que se sintam em igualdade de condições, pois o que para muitos é uma simples questão de escolha para alguns é necessidade básica.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_22.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_22.docx</t>
   </si>
   <si>
     <t>Indicação a Exma. Senhora MARÍLIA PEROTA BENTO GONÇALVES, Prefeita Municipal solicitando informações sobre quem é o servidor que conduzia o veículo da frota municipal, que esteve envolvido em noticia midiática que estava sendo utilizado de forma indevida, ou seja, foi flagrado transportando cervejas.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_24.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_24.docx</t>
   </si>
   <si>
     <t>Indicação a Ilma. Senhora ROSANGELA APARECIDA DOS SANTOS, Secretária de Educação, para que providencie atendimentos de creche á crianças de 0 a 05 anos, no Distrito de Alto São João._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 A Constituição Federal estabelece no Art.7º, que é direitos dos trabalhadores urbanos e rurais a assistência de seus filhos em creches e pré- escola._x000D_
 Art. 7º São direitos dos trabalhadores urbanos e rurais, além de outros que visem à melhoria de sua condição social:_x000D_
  XXV - assistência gratuita aos filhos e dependentes desde o nascimento até 5 (cinco) anos de idade em creches e pré-escolas._x000D_
 _x000D_
 O direito está estabelecido na lei majoritária de nosso país, porém observamos que na comunidade do Distrito de Alto São João muitas pais, ainda estão a margens deste direito e sofrem por não terem um local adequado para deixarem seus filhos enquanto trabalham.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Indicação a Exma. Senhora MARÍLIA PEROTTA BENTO GONÇALVES, Prefeita de Roncador, para que realize melhorias na estrada do Distrito de Alto São João. _x000D_
 Justificativa_x000D_
 As comunidades rurais dependem das estradas para realizar todas as suas atividades, desde a mais simples até a mais complexa, por esta razão é necessário mantermos as estradas em boas condições, desta maneira os munícipes moradores da zona rural poderão desenvolver suas atividades de forma mais tranquila.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Antonio Martins, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_26.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_26.docx</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Senhor Jenauro Hruba,Secretário de Serviços Públicos, solicitando a construção de um quebra molas na Rua Ponta Grossa em frente a Igreja Quadrangular, cidade de Roncador._x000D_
 _x000D_
 Essa via pública é uma preferencial e por essa razão os veículos trafegam em maior velocidade, porém o fato desse local possuir um grande fluxo de pedestres, principalmente em ocasiões de cultos religiosos, faz se necessário á construção de um quebra molas para obrigar a diminuição da velocidade dos veículos neste trecho. _x000D_
 Inclusive recebemos da comunidade um abaixo-assinado com manifestação da necessidade de construção deste quebra molas, reafirmando aquilo que sempre estamos enfatizando que tudo o que transmitimos são vontade e necessidade da comunidade, demonstrando nosso compromisso de representá-los. Pedimos que analise os pedido os mais breve possível e atenda, para que possamos agir em caráter preventivo evitando acidentes.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos, Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, José Aparecido da Silva, Maria Apª Lopes Barroso da Silva, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_27.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_27.docx</t>
   </si>
   <si>
     <t>Indico a Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, solicitando que seja incluso nos calendários municipais uma data especial com feriado facultativo ou mesmo que sejam desenvolvidas ações para homenagear as pessoas que foram vitimas das atrocidades ocorridas na Ucrânia nos períodos de 1932 e 1933. _x000D_
 _x000D_
 Os  pioneiros responsáveis pelo desbravamento de nossa cidade são em sua maioria de origem ucraniana, fundaram a comunidade e trouxeram muitos conhecimentos e uma diversidade cultural, com sua culinária, música e costumes, que se tornaram parte de nossa população._x000D_
 Por nos sentirmos parte desse povo, nós nos solidarizamos com sua história, por isso solicitamos que seja destinada uma data para que possamos prestar homenagem a esses mártires ucranianos e não deixarmos esquecido na memória de nossos jovens às lutas de nossos antepassados.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_31.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_31.docx</t>
   </si>
   <si>
     <t>Indico a Exma. Senhora MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA e ao JENAURO HRUBA, CHEFE DO PÁTIO, para que construa três quebra molas na Avenida Apolinário Szychovski no Distrito de Alto São João._x000D_
 Justificativa_x000D_
  Considerando ser um local onde se concentra muitas residências, colégio e comércios, muitos pedestres circulam neste espaço, por isso é importante à construção de quebra molas, para evitar que ocorram acidentes. O Distrito de Alto João apesar de ser uma comunidade rural, há um fluxo de veículos considerável e alguns motoristas acabam ultrapassando os limites de velocidade e um quebra molas é uma alternativa viável, pois faz com que diminuam a velocidade.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Antonio Martins, José Carlos da Silva Campos, Sebastião Aparecido de Lima, Vereadores(as)</t>
   </si>
   <si>
     <t>Indico ao Exmo. Mario Ciro Choptian Prefeito em Exercício, e ao Ilmo. Senhor Jenauro Hruba, solicitando a readequação das estradas rural que liga Orlando Pinheiro a propriedade do Senhor Luiz Ranchuk e estrada da Senhora Janaína ambas na comunidade do Palmital._x000D_
 _x000D_
 Considerando que as atividades rurais são meios essenciais para o desenvolvimento das atividades rurais, pois isso tem sido uma das reivindicações dos agricultores, haja vista que sem estradas em boas condições as suas atividades ficam prejudicadas.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Isaías Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_39.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_39.docx</t>
   </si>
   <si>
     <t>Indico a Exma. Senhora MARÍLIA PEROTTA BENTO GONÇALVES, a aquisição de uma barraca móvel, para ser utilizada nos dias de chuva na realização de sepultamentos._x000D_
 Considerando que os sepultamentos são realizados em jazigos que necessitam serem concretados, porém nos dias de chuva o procedimento se torna dificultoso, dependendo da quantidade de chuva se torna impossível o concretamento, isso torna o momento ainda mais doloroso para as famílias.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Isaías Siqueira, José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_38.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_38.docx</t>
   </si>
   <si>
     <t>Indico NILTON CESAR CAMPOS, Secretário de Planejamento, solicitando que sejam instaladas placas de indicativas de PARE na Rua Marechal Floriano esquina com a Avenida Antônio na cidade de Roncador._x000D_
 _x000D_
 Considerando que estas ruas são bastante movimentadas e que a Rua Marechal Floriano é uma via de trafego de caminhões, é imprescindível a colocação de placa indicativa, pois muitas vezes os veículos acabam entrando na via preferencial podendo ocasionar acidentes, pois apesar de ser perímetro urbano as vias preferenciais é vias de tráfego rápido o que dificulta a frenagem dos veículos.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Amadeu Elizio Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_41.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_41.docx</t>
   </si>
   <si>
     <t>Indico a Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, solicitando estudos nas leis orçamentárias a fim de verificar a possibilidades de destinar recursos mensais para o Instituto Beneficente Regional de Roncador – IBRR, Inscrita no CNPJ: 08.586.453/0001-53, localizado na Rua São Paulo, n.1.008, Centro, representado pelo Presidente Sr. NESTOR KOZAK, a qual presta serviços na área de atendimento hospitalar, com exceção a atendimentos emergenciais, além disso, a associação presta serviços sociais estendendo seus atendimentos gratuitos a pessoas carentes.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Izadora Santos Waltmam, Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, José Aparecido da Silva, José Carlos da Silva Campos, Maria Apª Lopes Barroso da Silva, Maria Bodnar Markiv, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1147/indicacao_42.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1147/indicacao_42.docx</t>
   </si>
   <si>
     <t>Izadora Santos Waltmam, vereadora Mirim que ao Presente subscreve juntamente com os nobre Edis desta Casa Leis, apresentam ao Senhor José Carlos da Silva Campos, nos termos do Art.130,§1º, inciso I do Regimento Interno, indicação Exma. Senhora Marília Perotta Bento Gonçalves, para tornar fixo no orçamento municipal e repasse para mante o "Projeto Movimento e Vida Roncador", que mantém as atividades de contraturno.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_43.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_43.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, José Carlos da Silva Campos, apresento a V. Exa. Nos termos do art. 130, §1º, inciso I, do Regimento Interno, Indico NILTON CESAR CAMPOS, Secretário de Planejamento, e a Exma. MARILIA PEROTTA BENTO GONÇALVES, sugerindo que seja construído um estacionamento diagonal na Rua São Paulo, em frente ao Centro de Saúde de Roncador, mais precisamente próximo ao muro do Colégio Estadual General Carneiro, onde poderá ser utilizada parte da calçada, preservando uma parte para passagem de pedestres e mantendo as árvores do local.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Maria Bodnar Markiv</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_44.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_44.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, José Carlos da Silva Campos, apresento a V. Exma. Nos termos do art. 130, §1º, inciso I, do Regimento Interno, e a Exma. MARÍLIA PEROTTA BENTO GONÇALVES, sugerindo a construção uma sala equipada com mesa e algumas cadeiras, no departamento do Pátio para que possa servir de refeitório aos servidores do pátio._x000D_
  Atualmente o pátio possui apenas uma cozinha pequena e os servidores fazem suas refeições embaixo das árvores, sem a mínima comodidade, porém nos dias de chuva e de frio a situação fica ainda pior, por essa razão estamos propondo a construção desta sala com móveis (mesa e cadeiras), para que estes servidores possam ter um local adequado para fazerem suas refeições.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_45.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_45.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, José Carlos da Silva Campos, apresento a V. Exa. Nos termos do art. 130, §1º, inciso I, do Regimento Interno, e a Exma. MARILIA PEROTTA BENTO GONÇALVES, sugerindo a construção de um quebra-molas na Rua Miossoti próximo à casa do Senhor Ediclaudio (funcionário terceirizado que presta serviços para empresa da Copel), localizada no Conjunto Vitória._x000D_
 Considerando que se trata de um bairro residencial é necessário construir um quebra-molas para obrigar aos motoristas a diminuir as velocidades, proporcionando um transito mais seguro.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_46.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_46.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, José Carlos da Silva Campos, apresento a V. Exa. Nos termos do art. 130, §1º, inciso I, do Regimento Interno, e a Exma. MARILIA PEROTTA BENTO GONÇALVES, sugerindo a construção de um quebra-molas na Rua Primavera no Jardim Anchieta, em frente ao bar do Vardo._x000D_
 Esta rua serve de travessia e geralmente muitas crianças fazem esse trajeto, por isso é necessário à construção de um quebra-molas neste local para evitar que ocorram alguns acidentes.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_53.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_53.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, José Carlos da Silva Campos, apresento a V. Exma. Nos termos do art. 130, §1º, inciso I, do Regimento Interno, e a Exma. MARÍLIA PEROTTA BENTO GONÇALVES, a aquisição e instalação de duas Academias para Terceira Idade, para serem instaladas nas comunidades do Encruzo e Três Estrelas._x000D_
 _x000D_
 Considerando que os moradores das comunidades rurais, reivindicam o direito de terem equipamentos apropriados para praticarem exercícios físicos, especialmente as pessoas da Terceira Idade, os quais devido a idade  possuem  dificuldade de locomoção e por isso diminuem suas atividades físicas diárias, necessitando de um espaço apropriado para que possam se exercitar.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Senhor Presidente, José Carlos da Silva Campos, apresento a V. Exa. Nos termos do art. 130, §1º, inciso I, do Regimento Interno, e a Exma. MARILIA PEROTTA BENTO GONÇALVES, solicitando cascalhamento com freza na Rua Afonso Camargo, Rua Sete de Setembro no Jardim Anchieta.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_55.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_55.docx</t>
   </si>
   <si>
     <t>Senhor Presidente José Carlos da Silva Campos, Apresentamos a V. Exa., nos termos do art.130, §1º, inciso I, do Regimento Interno, a presente indicação a ser encaminhada a Senhora Prefeita, a Exma. MARILIA PEROTTA BENTO GONÇALVES, indicando a construção de um quebra-molas na Rua Ponta Grossa, mais especificamente em frente à casa do Senhor Honorato Pereira Machado.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_56.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_56.docx</t>
   </si>
   <si>
     <t>Indicação 56/2019_x000D_
 Vereador Amadeu Elizio Santos, apresenta a Ilma senhora Rosângela Aparecida dos Santos, Secretaria de Educação, para que verifiquem a possibilidade de fornecer materiais para pintura de desenhos na Praça Central.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_55.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_55.docx</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_66.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_66.docx</t>
   </si>
   <si>
     <t>Indicação a Prefeita Municipal de Roncador e ao Ilmo. Senhor Jenauro Hruba, que seja feita melhorias na estrada de Roncador a Palmital 43, assim como o alargamento da pista._x000D_
 _x000D_
 Solicitação feita por munícipes de Roncador sobre as condições da estrada, limpeza da lateral da estrada e revitalização com pedras e cascalhos em pontos onde há muitos buracos os quais prejudicam os veículos que trafegam e atrapalha a deslocamento do munícipes.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_65.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_65.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor Jorge Moreira a realização de limpeza das ruas do Distrito de Alto São João, com recolhimento de entulhos e pintura dos guias de calçadas(meio-fio)._x000D_
 _x000D_
 Em atendimento a solicitação do moradores do distrito de Alto São João que pedem a limpeza das ruas, retirada de entulhos e revitalização das guias, para evitar a proliferação de animais peçonhentos e a poluição do meio ambiente.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_67.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_67.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor Carlos Antonio Amarante, para que seja feita a manutenção dos bujões de sêmen de gado leiteiro do Município de Roncador, assim como o abastecimento do sêmen nos bujões._x000D_
 _x000D_
 Em  atendimento as solicitações dos produtores de leite do Município, pois a atividade leiteira é de onde provém o sustento de muitas famílias que vivem em Roncador, por isso é necessário a manutenção e abastecimentos de bujões de sêmen para garantir a melhoria do rebanho e volume de produção e qualidade do leite.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Marília Perotta Bento Gonçalves, Prefeita Municipal para que providencie a perfuração de poços artesianos para serem destinados as comunidades prioritárias. _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Considerando que em períodos longos de estiagem algumas comunidades sofrem com a falta de água, por isso é imprescindível que sejam perfurados poços artesianos para que possamos suprir a falta de água nas comunidades rurais.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Maria Apª Lopes Barroso da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_73.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_73.docx</t>
   </si>
   <si>
     <t>Indico ao Ilmo. Senhor, Antonio Carlos Amarante, Diretor do Departamento de Agricultura, solicitando incentivos no desenvolvimento das atividades de apicultura nosso município tais como:_x000D_
 _x000D_
 	Incentivos Financeiros;_x000D_
 _x000D_
 	Reconhecimento dos apicultores de nosso município. _x000D_
 _x000D_
 	Formalização de uma associação para que possam, incentivarem o aumento da produção através de cursos de especialização e promovendo a comercialização dos produtos. _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Atualmente há em nosso município pelo ao menos dezessete produtores de mel, os quais tem uma produção anual de aproximadamente 54.600 kg (cinquenta e quatro mil e seiscentos) quilos de mel, que são comercializadas em várias cidades de nossa região e até mesmo em outros estados</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_33.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_33.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Mario Ciro Choptian Prefeito em Exercício, estudos da implantação de Programa de Inseminação Artificial Local no Município de Roncador._x000D_
 O projeto visa melhorar a genética do rebanho leiteiro do Município, com ênfase nos pequenos produtores, pois são eles em sua grande maioria que não tem acesso a essa tecnologia, para que possa alavancar sua produção com menor número de animais, porem com maior genética e consequentemente com maior produção.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1575/indicacao_23.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1575/indicacao_23.docx</t>
   </si>
   <si>
     <t>Indicação a Mesa Diretora desta Casa de Leis, ouvido o Plenário de forma regimental, que se oficie a Prefeitura Municipal de Roncador – PR, Sra. Marília Perotta Bento Gonçalves, a Secretaria Municipal de Saúde, Senhora Simone Gonçalves e a Coordenação da Vigilância Sanitária, Senhor Elias Antonio Iszczuk, para que seja implantado no Município de Roncador – PR  um Projeto de Castração de Cães e Gatos (machos e fêmeas) e a aquisição de um Castra Móvel._x000D_
 _x000D_
 O projeto visa realizar a castração gratuita de cães e gatos (machos e fêmeas) como função de saúde pública e dá outras providências, objetivando conscientização da população, redução do número de animais de rua e consequentemente crias indesejáveis assim o risco da população roncadorense de contrair zoonoses.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_37.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_37.docx</t>
   </si>
   <si>
     <t>Indico a Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, solicitando que sejam realizadas melhorias e construção de muro no cemitério, localizado no Jardim Anchieta._x000D_
 	_x000D_
 O cemitério municipal de nossa cidade necessita urgente de muro em sua lateral, pois apenas a cerca existente não é suficiente para coibir a entrada de animais e de vândalos que destroem os túmulos, plantas, deixando a população indignada com tal situação.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei do Executivo </t>
   </si>
   <si>
     <t xml:space="preserve">Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/2019_02_28_16_31_26.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/2019_02_28_16_31_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar acordo extrajudicial com os servidores municipais ADRIANE PEHEROVSKI E OUTROS (37), referente ao pagamento de valores retroativos não percebidos a título de progressão vertical, conforme preveem os artigos 16 e ss. da Lei Municipal nº786/2005, conforme valores constantes da planilha anexa, e dá outras providências.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/2019_02_28_16_48_38.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/2019_02_28_16_48_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a efetuar a doação de veículo para entidade Associação Comunitária Paz da Família no Tratamento do Alcoolismo dos Dependentes Químicos - ACTAR e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/2019_03_06_16_31_51.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/2019_03_06_16_31_51.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do artigo 30, da Lei Municipal Complementar nº533, de 15 de dezembro de 2000 (Código Tributário Municipal), e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/2019_03_08_13_42_23.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/2019_03_08_13_42_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar acordo extrajudicial com servidores municipais ADRIANA DOS SANTOS E OUTROS(7), referente ao pagamento de valores retroativos não percebidos a título de progressão horizontal, conforme preveem os artigos 14 e ss., da Lei Municipal nº786/2015, conforme valores constantes da planilha anexa, e dá outras providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/2019_03_11_10_04_07.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/2019_03_11_10_04_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da Política Municipal dos Direitos da Criança e do Adolescente, a saber: Conselho Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, Conselho Tutelar e, da outras providências.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/2019_03_18_10_25_24.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/2019_03_18_10_25_24.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo 007/2019 - Dispõe sobre a construção ou reforma de casas na Zona urbana e Rural para famílias de baixa renda e/ou em situação de vulnerabilidade social do município de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/2019_03_18_16_25_43.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/2019_03_18_16_25_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual da remuneração dos servidores públicos do Poder Executivo Municipal, nos termos do §2º do art.48 c/c com o caput do art. 207 da Lei Municipal Complementar nº791/2005, art. 22, Parágrafo único, inciso I, da L.C. nº101/2000 e do inciso X do art.37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/2019_03_19_10_04_42.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/2019_03_19_10_04_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de metas e prioridades na Lei Municipal nº1217/2018 PPA e Lei Municipal 1238/2018 LDO - Lei de Diretrizes Orçamentárias para o exercício de 2019, e autoriza abrir Crédito Adicional Especial no exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/2019_03_22_16_17_55.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/2019_03_22_16_17_55.pdf</t>
   </si>
   <si>
     <t>Cria na Estrutura administrativa do Poder Executivo a Diretoria Executiva de Gabinete (DEG)  e o cargo de provimento em comissão de Diretor Executivo de Gabinete e dá outras providências.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/2019_03_26_10_58_03.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/2019_03_26_10_58_03.pdf</t>
   </si>
   <si>
     <t>Regulamenta, estabelece normas e dá outras providências ás doações de imóveis destinados a instalação de empresas comerciais e indústrias no parque industrial do município.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/2019_04_01_16_00_13.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/2019_04_01_16_00_13.pdf</t>
   </si>
   <si>
     <t>Concede "Ad referendum" ao acordo judicial firmado entre o Município de Roncador e Miguel Batista Ribeiro, no processo nº002123-60.2017.8.16.0096 tramitando perante a Vara da Fazendo Pública da Comarca de Iretama -Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/2019_04_05_11_11_58.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/2019_04_05_11_11_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a prorrogar o prazo do vencimento para pagamento à vista com desconto, bem como em parcelas sem desconto, do Imposto Predial e Territorial Urbano -IPTU e dá outras providências</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/2019_04_30_08_40_31.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/2019_04_30_08_40_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o Exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1127/2019_05_17_09_41_12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1127/2019_05_17_09_41_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a prorrogar o prazo do vencimento para pagamento à vista com desconto, bem como em parcelas sem desconto, do Imposto Predial e Territorial Urbano- IPTU e dá outras providências. Revoga a Lei Municipal nº1.270/2019.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/2019_07_29_13_13_06.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/2019_07_29_13_13_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a celebrar termo de cooperação técnica, entre CONSIGNET Sistema LTDA, e o Município de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/2019_07_30_14_51_40.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/2019_07_30_14_51_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a instituir o Programa de Recuperação de Créditos Tributários do Município- REFISRON/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/2019_07_30_14_56_01.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/2019_07_30_14_56_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a prorrogar o prazo do vencimento para pagamento á vista com desconto, bem como em parcelas sem desconto, do Imposto Predial e Territorial Urbano-IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1140/2019_08_01_15_02_12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1140/2019_08_01_15_02_12.pdf</t>
   </si>
   <si>
     <t>Institui na rede municipal de ensino o sistema de Avaliação de Desempenho Educacional - ADE e dá outras providências.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/2019_08_16_14_03_05.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/2019_08_16_14_03_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de metas e prioridades na Lei Municipal 1217/2018 (PPA) e Lei Municipal nº1238/2018 LDO -Lei de Diretrizes Orçamentárias para o exercício de 2019 e autoriza abrir Crédito Adicional Especial no exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/2019_08_30_09_44_16.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/2019_08_30_09_44_16.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Roncador, para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/2019_09_02_10_48_33.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/2019_09_02_10_48_33.pdf</t>
   </si>
   <si>
     <t>Concede "A referendum" ao acordo judicial firmado entre o município de Roncador e Sebastião Aparecido de Lima-ME, no processo n°0000462-17.2015.8.16.0096, tramitando perante a vara da Fazenda Pública da Comarca de Iretama-Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/2019_09_02_11_06_42.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/2019_09_02_11_06_42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Convênio com a Faculdade de Ensino Superior do Centro do Paraná-UCP, e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1165/2019_09_04_16_37_51.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1165/2019_09_04_16_37_51.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de acordos diretos com credos de dívidas judiciais do Município de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Vereadores(as)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_no01_2019.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_no01_2019.docx</t>
   </si>
   <si>
     <t>INCLUI NA LEI COMPLEMENTAR Nº 781/2005, A CONCESSÃO AO SERVIDOR E EMPREGADO PÚBLICO MUNICIPAL O DIREITO A 01 (UM) DIA DE FOLGA REMUNERADA NO DIA DE SEU ANIVERSÁRIO NATALÍCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/2019_10_08_15_21_21.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/2019_10_08_15_21_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Planta Genérica de Valores, para lançamento e cobrança dos impostos Imobiliários, Disciplina Fórmula de Cálculo, estabelece parâmetros e Classificação das Edificações do Município de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1189/2019_11_27_14_32_11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1189/2019_11_27_14_32_11.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Trabalho do Município de Roncador/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/2019_12_17_09_00_22.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/2019_12_17_09_00_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com BRDE- Banco Regional de Desenvolvimento do Extremo Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Roncador - CMR</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão das diárias pagas ao Presidente da Câmara, aos Vereadores e aos Servidores da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/esboco_nova_lei_fid_004-2019_1.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/esboco_nova_lei_fid_004-2019_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE DEFESA DOS DIREITOS DIFUSOS - FID. E DO CONSELHO GESTOR MUNICIPAL DO MUNICÍPIO DE RONCADOR – PARANÁ.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_05.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_05.docx</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo 005/2019 - Institui o dia Municipal do Evangélico.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/2019_11_26_14_14_11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/2019_11_26_14_14_11.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº1.193/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_resolucao_no01_2019.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_resolucao_no01_2019.doc</t>
   </si>
   <si>
     <t>Regulamenta o cumprimento da Jornada de Trabalho pelos servidores efetivos e comissionados do Poder Legislativo Municipal de Roncador/PR, ocupantes dos cargos de 20 (vinte) horas semanais e dá outras providências.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/projeto_de_resolucao_-_altera_resolucao_04-200_RIsliZk.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/projeto_de_resolucao_-_altera_resolucao_04-200_RIsliZk.docx</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Resolução 04/2007, que dispõe sobre as normas para a utilização do Auditório da Câmara Municipal de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_05.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_05.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio ao Excelentíssimo Senhor PLAUTO MIRO, Deputado Estadual, solicitando que intervenha junto ao governo do Estado do Paraná e departamentos responsáveis por nossas Rodovias Estaduais, a fim de solicitar o recapeamento asfáltico da Rodovia Vassilio Boiko no trecho em que liga o Município de Roncador á Iretama._x000D_
 Considerando que a Rodovia Vassilio Boiko é uma via de extrema importância para nossa região, fazendo a interligação de vários municípios, os quais dependem desta Rodovia para realizarem transportes de mercadorias, insumos, cereais que são essenciais para o desenvolvimento e subsistência de nossas cidades.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_22.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_22.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, solicitando envio de ofício a Exma. Senhora MARÍLIA PEROTTA BENTO GONÇALVES, para que contate oficialmente o Deputado Ricardo Barros, e que reivindique a aquisição de equipamentos para refração oftalmológica ER-05/A ER/A cadeira com encosto e auto refrator mod.HRK-7000, para ser destinada a Instituição Beneficente Regional de Roncador.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_25.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_25.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, solicitando envio de ofício ao Exmo. Senhor AROLDO MARTINS, Deputado Federal, solicitando a aquisição de equipamentos para refração oftalmológica ER-05/A ER/A cadeira com encosto e auto refrator mod.HRK-7000, para ser destinada a Instituição Beneficente Regional de Roncador.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Maria Apª Lopes Barroso da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_23.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_23.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, solicitando envio de ofício ao Ilmo. MIGUEL RIBEIRO vereador de Campo Mourão, solicitando seus préstimos no sentido de verificar a possibilidade ser construído um abrigo para ser utilizado por pacientes das regiões da comcam ficarem enquanto aguardam a chegada do transporte para suas cidades.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_24.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_24.docx</t>
   </si>
   <si>
     <t>Solicitando envio de ofício ao Excelentíssimo Senhor AROLDO GALASSIN, Diretor Presidente da COAMO,  Cooperativa Agroindustrial, solicitando que as carretas e caminhões de propriedades da Coamo que realizam transporte na cidade de Roncador sejam emplacadas na da cidade Roncador._x000D_
 A unidade de atendimento da cooperativa de Roncador, os quais produzem anualmente uma safra que trazem excelentes resultados para cooperativa o que com toda certeza efetua ganhos a ambas as partes.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_31.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, solicitar envio de ofício a Exma. Senhora MARILIA PEROTA BENTO GONÇALVES, Prefeita de Roncador, solicitando relatório com informações referentes ao contrato de serviço realizado com a empresa responsável pela construção da ponte localizada na comunidade do Cancan._x000D_
 Conforme abaixo; _x000D_
 	Tipo de contratação que foi realizada com a empresa;_x000D_
 	 Determinações contratuais;_x000D_
 	A licitação realizada contemplava a obra completa, com ou sem contrapartida do município?</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>Maria Eduarda Martins França, Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, José Aparecido da Silva, José Carlos da Silva Campos, Maria Apª Lopes Barroso da Silva, Maria Bodnar Markiv, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_36.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_36.docx</t>
   </si>
   <si>
     <t>Maria Eduarda Martins de França, Vereadora Mirim que ao Presente subscreve, juntamente com os nobres edis desta Casa de Leis, vem respeitosamente solicitar envio de Ofício ao Secretário de Estado do Desenvolvimento Urbano e Obras solicitar envio de Ofício ao Secretário de Estado do Desenvolvimento Urbano e Obras Públicas do Paraná, Sr. João Carlos Ortega, bem como a Prefeita Municipal Dr. Marília Perotta Bento Gonçalves, na qualidade de futura executora do projeto, solicitando a instalação de  03 (três) parquinhos infantis, sendo um na praça Moisés Lupion, um para o Jardim Anchieta e o terceiro para o Distrito de Alto São João.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Amabilin Fernanda Bomfim Pinto, Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, José Aparecido da Silva, José Carlos da Silva Campos, Maria Apª Lopes Barroso da Silva, Maria Bodnar Markiv, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/requerimento_37.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/requerimento_37.docx</t>
   </si>
   <si>
     <t>Amabilin Fernanda Bomfim Pinto, Vereadora Mirim que ao Presente subscreve, juntamente com os nobres Edis desta Casa de Leis, vem respeitosamente solicitar envio de Ofício á Prefeita Municipal Marília Perotta Bento Gonçalves, e ao Secretário de Desenvolvimento Sustentável e Turismo do Estado do Paraná, Sr. Márcio Nunes, solicitando o envio de lixeiras ecológicas, para serem instaladas no Município de Roncador.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>Maria Fernanda Galvão da Silva, Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, José Aparecido da Silva, José Carlos da Silva Campos, Maria Apª Lopes Barroso da Silva, Maria Bodnar Markiv, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/requerimento_38.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/requerimento_38.docx</t>
   </si>
   <si>
     <t>Maria Fernanda Galvão da Silva, Vereadora Mirim que ao Presente Subscreve, juntamente com os nobres Edis desta Casa de Leis, , vem respeitosamente solicitar envio de Oficio a Sra. Marília Perotta Bento Gonçalves, Prefeita Municipal, solicitando os bons préstimos no sentido de angariar recursos do estado para a construção de uma cobertura que faça a ligação entre o pavilhão do Colégio Estadual General Carneiro e a quadra esportiva.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>Vereadores(as), Amadeu Elizio Santos, Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/requerimento_35.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/requerimento_35.docx</t>
   </si>
   <si>
     <t>Amadeu Elizio Santos, Antonio Martins, Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara, solicitar envio de Ofício ao Diretor Presidente da Sanepar, solicitando a instalação do outro poço artesiano existente e localizado na cidade de Roncador.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/requerimento_43.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/requerimento_43.docx</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos, vereador que ao presente subscreve vem na forma do Regimento Interno da Câmara, e requer envio de Oficio ao Exmo. Senhor Alexandre Cury, Deputado Estadual, solicitando recursos financeiros para ser destinada a construção de cobertura para a quadra de esporte localizada no Distrito de Alto São João._x000D_
 Um dos únicos espaços existente na comunidade utilizado para prática esportiva e também para o desenvolvimento de atividades pedagógicas, não dá condições de ser utilizado em todos os períodos devido à falta de cobertura. Nos horários vespertinos em que o sol está muito quente é impossível utilizar o espaço e em dias de chuva a utilização também fica prejudicada, portanto para que o espaço possa ser utilizado de forma mais eficaz é urgente a construção de cobertura da quadra.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/requerimento_44.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/requerimento_44.docx</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos, vereador que ao presente subscreve vem na forma do Regimento Interno da Câmara, e requer envio de Oficio ao Exmo. Senhor Alexandre Cury, Deputado Estadual, solicitando a aquisição de uma arena multiuso para ser destinada ao Distrito de Alto São João._x000D_
 _x000D_
 Considerando que o Distrito de Alto São João não dispõe de local adequado para a prática esportiva, a construção de uma arena multiuso é uma forma a dispobinibilizar um espaço adequado com diversas modalidades esportivas, proporcionando ao público uma possibilidade de conhecer e práticar esportes de diferentes modalidades.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, José Aparecido da Silva, José Carlos da Silva Campos, Maria Apª Lopes Barroso da Silva, Maria Bodnar Markiv, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/requerimento_45.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/requerimento_45.docx</t>
   </si>
   <si>
     <t>Todos os vereadores que ao presente subscrevem vêm na forma do Regimento Interno da Câmara,  requer envio de Oficio ao Exmo. Senhor Luiz Nishimori, Deputado Federal, com a finalidade de solicitar recursos financeiros para ser destinado ao Município de Roncador para aquisição de duas enciladerias, duas carretas e uma enfardadeira, para atendimento das comunidades rurais de nosso município._x000D_
 _x000D_
 Considerando que muitas famílias de nosso município dependem da agricultura familiar, porém necessitam de equipamentos que possam auxiliar no desempenho do trabalho e melhorar as atividades agrícolas.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos, Amadeu Elizio Santos, Antonio Martins, Isaías Siqueira, José Aparecido da Silva, Maria Apª Lopes Barroso da Silva, Maria Bodnar Markiv, Pedro Ferreira de Castro, Sebastião Aparecido de Lima</t>
   </si>
   <si>
     <t>José Carlos da Silva Campos, vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara Municipal, solicitar ao Exmo. Senhor Plauto Miró, Deputado estadual, para que verifiquem a possibilidades de destinar dois botijões de inseminação artificial, para serem destinados às Comunidades Três Estrelas e Distrito de Alto São João município de Roncador.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Solicitação de envio de oficio a Ilma. Senhora Simone Aparecida Gonçalves, Secretária de Saúde, para comunicar que recebemos informações que estão havendo busca por atendimentos na área de saúde (cirurgia de cataratas), através de deputados, porém esses atendimentos precisam ser validados pela Secretaria de Saúde, no entanto para que isso ocorra muitos pacientes que estão na fila de espera para atendimentos, serão deixados para trás por conta desta autorização. Por esse motivo estamos contatando a Secretaria para que siga os procedimentos e conduza os atendimentos conforme a lista de espera.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_72.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_72.docx</t>
   </si>
   <si>
     <t>Indico ao Exma. Senhora Marilia Perotta Bento Gonçalves, Prefeita Municipal de Roncador, o remanejamento do veículo SPIN da Saúde para a Secretaria de Assistência Social. _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 A Secretaria de Saúde possui três veículos sobrando, no entanto, a Secretaria de Assistência Social que possui uma grande demanda por transporte não dispõe de nenhum veículo, dificultando o desenvolvimento dos trabalhos, pois muitas atividades desenvolvidas na Secretaria necessitam de veículo,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1587,67 +1587,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_04.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_05.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_06.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_09.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_16.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_21.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_19.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_26.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_27.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_31.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_39.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_38.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_41.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1147/indicacao_42.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_56.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_66.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_65.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_67.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_73.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_33.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1575/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_37.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/2019_02_28_16_31_26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/2019_02_28_16_48_38.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/2019_03_06_16_31_51.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/2019_03_08_13_42_23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/2019_03_11_10_04_07.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/2019_03_18_10_25_24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/2019_03_18_16_25_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/2019_03_19_10_04_42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/2019_03_22_16_17_55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/2019_03_26_10_58_03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/2019_04_01_16_00_13.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/2019_04_05_11_11_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/2019_04_30_08_40_31.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1127/2019_05_17_09_41_12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/2019_07_29_13_13_06.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/2019_07_30_14_51_40.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/2019_07_30_14_56_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1140/2019_08_01_15_02_12.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/2019_08_16_14_03_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/2019_08_30_09_44_16.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/2019_09_02_10_48_33.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/2019_09_02_11_06_42.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1165/2019_09_04_16_37_51.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_no01_2019.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/2019_10_08_15_21_21.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1189/2019_11_27_14_32_11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/2019_12_17_09_00_22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/esboco_nova_lei_fid_004-2019_1.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_05.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/2019_11_26_14_14_11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_resolucao_no01_2019.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/projeto_de_resolucao_-_altera_resolucao_04-200_RIsliZk.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_22.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_25.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_24.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_36.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/requerimento_37.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/requerimento_38.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/requerimento_35.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/requerimento_43.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/requerimento_44.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/requerimento_45.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_72.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_04.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_05.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_06.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_09.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_16.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_21.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_19.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_26.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_27.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_31.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_39.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_38.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_41.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1147/indicacao_42.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_56.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_66.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_65.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_67.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_73.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_33.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1575/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_37.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1087/2019_02_28_16_31_26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1091/2019_02_28_16_48_38.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1092/2019_03_06_16_31_51.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1093/2019_03_08_13_42_23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1095/2019_03_11_10_04_07.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1097/2019_03_18_10_25_24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1098/2019_03_18_16_25_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1099/2019_03_19_10_04_42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/2019_03_22_16_17_55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1103/2019_03_26_10_58_03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/2019_04_01_16_00_13.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/2019_04_05_11_11_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/2019_04_30_08_40_31.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1127/2019_05_17_09_41_12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/2019_07_29_13_13_06.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/2019_07_30_14_51_40.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/2019_07_30_14_56_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1140/2019_08_01_15_02_12.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/2019_08_16_14_03_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/2019_08_30_09_44_16.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/2019_09_02_10_48_33.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/2019_09_02_11_06_42.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1165/2019_09_04_16_37_51.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_no01_2019.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/2019_10_08_15_21_21.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1189/2019_11_27_14_32_11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/2019_12_17_09_00_22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/esboco_nova_lei_fid_004-2019_1.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_05.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/2019_11_26_14_14_11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_resolucao_no01_2019.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/projeto_de_resolucao_-_altera_resolucao_04-200_RIsliZk.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_22.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_25.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_24.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_36.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/requerimento_37.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/requerimento_38.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/requerimento_35.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/requerimento_43.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/requerimento_44.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/requerimento_45.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_72.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="224.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>