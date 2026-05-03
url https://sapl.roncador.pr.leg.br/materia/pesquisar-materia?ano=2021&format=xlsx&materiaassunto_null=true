--- v0 (2026-02-04)
+++ v1 (2026-05-03)
@@ -54,3938 +54,3938 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edison José Pietroski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_01.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_01.docx</t>
   </si>
   <si>
     <t>Indico ao Sr. VIVALDO LESSA MOREIRA, Prefeito Municipal, ouvido Plenário, que seja realizado a reforma na quadra da Escola Municipal Afonso Camargo, localizada no Distrito de Alto São João, Roncador/PR._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 A quadra desta escola está bastante danificada e necessita urgentemente de melhorias, pois esse espaço é o local utilizado para prática das aulas de educação física. _x000D_
 Ocorre que a atual situação da quadra tem trazido transtorno aos alunos, pois muitas vezes acabam até mesmo ferindo os pés por conta do piso quebrado.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_02.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_02.docx</t>
   </si>
   <si>
     <t>Indicação nº002/2021. _x000D_
 _x000D_
 Indico ao Sr. VIVALDO LESSA MOREIRA, Prefeito Municipal, ouvido Plenário, sejam procedidos melhoramentos com cascalhamento na estrada que iniciando nas proximidades da propriedade do Sr. Mario Kovalek até a estrada da comunidade de Vista Alegre nas proximidades da igreja._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 As estradas pedem constantemente manutenções, pois são importantes vias para que nossas comunidades possam desenvolver suas atividades diárias. A grande demanda de utilização das estradas e as condições temporais (chuva, enxurradas) pede melhorias anuais, pois estes fenômenos causam danos e faz com que as estradas fiquem intransitáveis.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_03.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_03.docx</t>
   </si>
   <si>
     <t>Indicação nº003/2021. _x000D_
 Indico ao Sr. VIVALDO LESSA MOREIRA, Prefeito Municipal, ouvido Plenário, sejam procedidos recuperação com cascalhamento na estrada do Palmital do 43._x000D_
 Justificativa_x000D_
 As estradas pedem constantemente manutenções, pois são importantes vias para que nossas comunidades possam desenvolver suas atividades diárias. A grande demanda de utilização das estradas e as condições temporais (chuva, enxurradas) pede melhorias anuais, pois estes fenômenos causam danos e faz com que as estradas fiquem intransitáveis.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/</t>
+    <t>http://sapl.roncador.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 004/2021 aos Exmos. Senhores Vivaldo Lessa Moreira, Prefeito Municipal e Valdomiro Ranchuk, secretário de obras, para realização em parceria com o município de Nova Cantú de reforma na ponte do Rio Azul na divisa entre os dois municípios.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_14.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_14.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, para que autorize a realização de uma explanada na propriedade do Sr. Valdomiro Teixeira da Cruz na estrada do Manda Saia-Distrito de Alto São João/Roncador-Paraná._x000D_
 _x000D_
 Justificativa_x000D_
 O serviço de explanada solicitado se faz necessário para que o Senhor Waldomiro Teixeira da Cruz, possa realizar a construção de uma residência para sua família.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vereadores(as), Diovani Seguro, Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_15.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_15.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor, VIVALDO LESSA MOREIRA, Prefeito de Roncador solicitando a construção de quebra-molas em meia pista na descendo na Avenida São Pedro/Roncador._x000D_
 _x000D_
 Justificativa_x000D_
 Considerando que neste trecho da pista os motoristas trafegam em alta velocidade, especialmente quando estão descendo, por isso é necessário a construção de um quebra-molas, para obriga-los a diminuir a velocidade, pois as altas velocidade já fizeram muitas vítimas neste trecho.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereadores(as)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_16.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_16.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor, VIVALDO LESSA MOREIRA, Prefeito de Roncador solicitando a instalação de iluminação pública no prolongamento da Avenida São Pedro, Km01 da Rodovia Vassilio Boiko sentido Nova Cantu até as proximidades da Serraria do “Cido” e do pesqueiro Sereia logo após o portal de entrada na cidade._x000D_
 _x000D_
 Justificativa_x000D_
 Considerando este trecho de Rodovia é prolongamento da Avenida São Pedro, compreendendo parte da área urbana, muitas pessoas trafegam a pé ou mesmo de bicicleta no período noturno para retorno de suas casas, no entanto a pouca visibilidade da pista coloca em risco a vida destes munícipes.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_17.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_17.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor Diretor de meio ambiente, solicitando autorização para retirada de um pinheiro (Araucária angustifólia) que está em risco de cair sobre a residência do Senhor Aroldo Ferreira, localizado no sitio São Bento Água do Alípio, comunidade do Mosquiteiro, Roncador/Paraná._x000D_
 _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Considerando que a árvore Araucária possui proteção legal para sua preservação, e não pode ser retirada sem que haja a devida autorização dos órgãos competentes, por esta razão o morador pede ao município que autorize a retirada da árvore a qual está prestes a desabar sobre sua residência._x000D_
 Considerando que devemos observar que a nossa lei majoritária, a qual prevê que a preservação da vida humana está acima de qualquer bem.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Edmar Marcheski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_18.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_18.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor. Valdomiro Ranchuk Secretário de Serviços Públicos municipal, solicitando a reforma da ponte que liga a estrada do Distrito de Alto São João à Vista Alegre (venda do Geraldo) e também melhorias na estrada a qual se encontra com muitos buracos e pedras que foram trazidas pelas enxurradas causadas pela forte chuva._x000D_
 _x000D_
 Justificativa_x000D_
 Os moradores da comunidade de Rio Bonito têm solicitado a reforma da ponte, pois são usuários assíduos da estrada, haja vista que é uma importante via de acesso a comunidade e estes dependem da estrada para realizar suas atividades diárias, haja vista que os moradores rurais precisam que as estradas estejam em boas condições para desenvolver suas atividades rurais.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_19.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_19.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor. Valdomiro Ranchuk Secretário de Serviços Públicos municipal, solicitando melhorias com a colocação de uma camada asfáltica, iniciando na autoescola seguindo até a subestação da empresa de energia elétrica Copel. _x000D_
 _x000D_
 Justificativa_x000D_
 Considerando que as condições atuais da rua, os moradores pedem que sejam tapados os buracos que se formaram ao longo dos anos._x000D_
 A sugestão de colocação de uma camada asfáltica, deve-se ao fato de que esse material além de tapar os buracos, apresenta maior resistência e melhora as condições da pista, fazendo com que a manutenção tenha maior durabilidade.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereadores(as), Antonio Martins, Diovani Seguro, Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_13.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_13.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, para que juntamente com o Secretário de Educação, verifique as possibilidades e providencie a aquisição de materiais escolar e uniformes para a distribuição gratuita os alunos das escolas e centros municipais de educação infantil mantidos pelo Município._x000D_
 _x000D_
 Justificativa_x000D_
 O ano letivo chega carregado de preocupações e entre elas a principal que é a aquisição de materiais escolares e uniformes, pois alguns pais e responsáveis não possuem condições financeiras em arcar com os custos destas aquisições.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jenauro Hruba, Antonio Martins, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_08.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_08.docx</t>
   </si>
   <si>
     <t>Indicação Nº 008/2021 ao Exmo. Senhor Vivaldo Lessa Moreira, Prefeito Municipal, ouvido Plenário, para que os valores devolvidos por esta Câmara ao executivo no início deste ano de 2021, sejam utilizados exclusivamente na compra de um ônibus,   para que seja destinado em comodato à OEAR, Organização dos Estudantes Acadêmicos de Roncador, juntamente com o ônibus que estava à disposição da Secretaria de Saúde no ano passado.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Diovani Seguro, Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Pedro Ferreira de Castro, Vereadores(as)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_20.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_20.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que melhorias no posto de onde funciona a defesa civil conforme abaixo descrito;_x000D_
 1.	Reforma Geral do Posto;_x000D_
 2.	Ambulância exclusiva;_x000D_
 3.	Materiais e equipamentos de atendimento em urgência e emergência; _x000D_
 4.	Móveis e utensílios domésticos;_x000D_
 5.	Ar condicionado;_x000D_
 6.	Mais agentes (mínimos 2 com treinamento adequado);_x000D_
 7.	Gestor permanente no posto;_x000D_
 8.	Lugar para estudos e treinamentos;_x000D_
 9.	  Regulamentação dos agentes da defesa civil de Roncador._x000D_
 _x000D_
 Justificativa_x000D_
 Considerando que o prédio onde funciona o posto de defesa civil do município de Roncador, está com alguns problemas devido ao longo tempo sem manutenção. É evidente que com o passar dos anos os imóveis começam a apresentar problemas de infiltração, goteiras e também a pintura que vai se desgastando. Pede-se também que seja construído um espaço para realização de estudos e para treinamentos dos agentes.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_22.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_22.docx</t>
   </si>
   <si>
     <t>Indicação Nº22/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando a aquisição de contêineres de plástico de aproximadamente mil litros para coleta seletiva, para que seja instalado nas Avenidas São Pedro e Santo Antônio, em vários pontos estratégicos para que possam ser utilizados pelos comércios locais para depósitos dos lixos._x000D_
 _x000D_
 Justificativa_x000D_
 Observamos que apesar dos cuidados dos lojistas e da população em depositar o lixo nas lixeiras, alguns animais (cachorros) conseguem alcançar e rasgas os sacos de lixo, espalhando um monte de lixo na rua._x000D_
 A instalação de contêineres evitará que isso venha ocorrer, pois os recipientes ficam tampados, evita também o problema de espalhamento de lixo nas ruas bem como a proliferação de insetos que ocorrem quando as lixeiras são abertas.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_23.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_23.docx</t>
   </si>
   <si>
     <t>Indicação Nº23/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando a disponibilização do barracão localizado ao lado do CTG, para que os produtores do bicho da seda possam realizar as vendas da produção (casulos), aqui em nossa cidade._x000D_
 Justificativa_x000D_
 Considerando que atualmente o município tem pelo ao menos treze produtores do bicho da seda, os quais realizam a entrega dos casulos na cidade de Iretama, porém o fato de ter de realizar o transporte até a cidade vizinha aumenta os custos da produção e diminui o lucro do produtor.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_24.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_24.docx</t>
   </si>
   <si>
     <t>Indicação Nº24/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando as seguintes informações referentes aos atendimentos no hospital municipal de Roncador:_x000D_
 _x000D_
 1.	Relação de todos os servidores que são concursados ou contratos pela Prefeitura Municipal de Roncador que prestam serviços no hospital municipal, pede-se a que seja informado o número dos CRM dos profissionais;_x000D_
 _x000D_
 2.	Valores pagos com aluguel do prédio;_x000D_
 _x000D_
 3.	Valores de contrapartida do poder público investidos mensalmente para manutenção do hospital._x000D_
 _x000D_
 Justificativa_x000D_
 Considerando a Lei Municipal que permite ao município firmar parceria público/privado para realizar atendimento na área de saúde, o nosso município está prestando atendimentos no hospital municipal através de parceria público/privado, disponibilizando atendimentos públicos, pelos Sistema Único de Saúde (SUS) e também através da empresa terceirizada.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Jenauro Hruba</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1396/requerimento_22-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1396/requerimento_22-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador, que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor WAGNER MESQUITA DE OLIVEIRA, Diretor Geral do Detran (Departamento de Transito do Paraná), solicitando a retirada de veículos apreendidos que estão estacionados na via pública ao lado e em frente ao Departamento da Policia Militar de Roncador._x000D_
 _x000D_
 Considerando que não há um pátio apropriado para colocação dos veículos que são apreendidos em nossa cidade, por conta de acidentes ou outras irregularidades._x000D_
 A falta de interesse do proprietário ou mesmo por outras questões que não podem ser solucionadas, faz com que esses veículos permaneçam apreendidos e ficam estacionamentos na via pública nossa cidade.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_24.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_24.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Setor responsável para que realize a pintura das faixas de pedestres e sinalize todas as vias públicas, colocando placas indicativas nos locais onde há quebra-molas (lombadas)._x000D_
 Justificativa._x000D_
 Considerando que as pinturas das faixas, vão se desgastando com o tempo, por isso é necessário retoca-las. E quanto a sinalização esta deficitária muitos lugares não possuem placas indicativas.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_29.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_29.docx</t>
   </si>
   <si>
     <t>Indicação Nº29/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Waldomiro Ranchuk, Secretário de Serviços Públicos, solicitando a construção de dois quebra-molas na Rua Bandeirantes, próximo a residência do Sr. José Isauro, na cidade de Roncador/PR._x000D_
 Justificativa._x000D_
 Considerando que alguns veículos estão trafegando em altas velocidades, inclusive já ocorreram acidentes com atropelamento de crianças no local.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_26-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_26-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Vereadora, que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor LUIZ CLAUDIO ROMANELLI, Deputado Estadual, solicitando que interceda junto aos órgãos responsáveis a fim de conseguir a liberação de recursos para construção de trinta e oito  casas populares no município de Roncador._x000D_
 _x000D_
 Considerando que o município ainda tem um grande déficit habitacional e algumas famílias ainda moram em condições bem precárias, outras se desdobram para pagarem o aluguel para ter um cantinho digno.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_30.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_30.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Waldomiro Ranchuk, Secretário de Serviços Públicos, solicitando o recapeamento asfáltico na Rua São Paulo, próximos a propriedade do Senhor “Caçula” e na Rua Paraná, próximo a residência da Senhora Terezinha, na cidade Roncador, Paraná._x000D_
 Justificativa._x000D_
 Considerando que a pavimentação asfáltica sofre desgastes com o tempo, por isso torna-se necessária, periodicamente, a realização de serviços visando a conservação ou o reparo da malha de asfalto.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Edmar Marcheski, Pedro Ferreira de Castro</t>
   </si>
   <si>
     <t>Construção de banheiros públicos na Praça Moisés Lupion.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_30.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_30.docx</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_28.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_28.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito e ao Secretário de Educação, que ao elaborar os termos de referência do processo de licitação de contratação de transporte escolares que seja descrito que os veículos a serem contratados sejam de máximo do ano 2001, que dá vinte anos de vida útil ao veículo e ainda são isentos dos pagamentos de impostos. _x000D_
 Justificativa._x000D_
 Considerando que esses veículos ainda estão em bom estado de uso, com uma vida útil razoável se torna uma boa alternativa para o município, além disso ao determinar no termo de referência, limita-se a contratação de veículos com data de fabricação anterior ao ano de 2001.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_32.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_32.docx</t>
   </si>
   <si>
     <t>Indicação Nº32/2021_x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor, VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando estudos da possibilidade de revisto os valores do contrato de locação do hospital municipal._x000D_
 Justificativa._x000D_
 Considerando que os valores que estão sendo pagos pelo município com o aluguel do prédio onde funcionam o hospital é muito elevado e precisa ser revisto,</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Edison José Pietroski, Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_31.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_31.docx</t>
   </si>
   <si>
     <t>Indicação Nº31/2021._x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor, Waldomiro Ranchuk, Secretário de Serviços Públicos, solicitando melhorias na estrada do tricolor, município de Roncador._x000D_
 Justificativa._x000D_
 Considerando que assim como as demais estradas do município esta devido as chuvas está necessitando urgente de melhorias.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_34.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_34.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor, VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que seja construindo um banheiro público com instalação de chuveiro no cemitério municipal de Roncador._x000D_
 Justificativa._x000D_
 Considerando que no cemitério os servidores estão expostos a mortes por várias causas, isso os deixa bastante apreensivos diante da situação em que estamos vivenciando, onde um vírus vem dizimando a vida de muitos cidadãos e que sua forma de contágio acontece devido a exposição ao vírus o que nos leva a aumentar a medidas sanitárias e de higiene.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_35.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_35.docx</t>
   </si>
   <si>
     <t>Indicação Nº35/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor, VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que seja adquirido um aparelho de ultrassom veterinário e que seja disponibilizado através do setor de agricultura os atendimentos aos pequenos produtores de leite de nosso município. _x000D_
 Justificativa._x000D_
 A aquisição deste aparelho de ultrassonografia veterinário será de grande importância para atendimento ao pequeno produtor, pois o aparelho possibilita o acompanhamento do rebanho buscando excelência na bovinocultura para que tenham melhores resultados.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_36.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_36.docx</t>
   </si>
   <si>
     <t>Indicação Nº36/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor, VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja incluído a estrada do Cancan de baixo no plano de programa de recuperação das estradas rurais. _x000D_
 Justificativa._x000D_
 A estrada rural é muito importante para o desenvolvimento das atividades rurais do município, portanto essa estrada por ser fundamental para a comunidade no escoamento das safras e no desenvolvimento de outras atividades rurais, portanto precisa ser inclusa no plano de programa de recuperação de estradas criado pelo município.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_37.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_37.docx</t>
   </si>
   <si>
     <t>Indicação Nº37/2021._x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeitura Municipal de Roncador, ao Ilmo. Senhor, VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado a contratação de uma empresa para realizar a limpeza de toda a cidade, com capinação de canteiros, calçadas e locais que não são propriedades privadas e que estão necessitando dos trabalhos de limpeza pública._x000D_
 Justificativa._x000D_
 Considerando que temos recebido reclamações da população com relação a matos nas calçadas e em alguns canteiros, sabemos que isso ocorre devido as chuvas, no entanto é necessário tomar providências pois em alguns pontos das calçadas não há condições de caminhar.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_legislativa_no01-_lei_927-2010_-_jenauro_-_professor_de_educacao_infantil.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_legislativa_no01-_lei_927-2010_-_jenauro_-_professor_de_educacao_infantil.doc</t>
   </si>
   <si>
     <t>O vereador Jenauro Hruba, em conformidade com o contido no artigo 130  do Regimento Interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, alterando a Lei Municipal nº 927/2010 – que reestrutura o Plano de Cargos e Salários do Magistério Público Municipal, para alterar a nomenclatura do cargo de Educador Infantil para Professor de Educação Infantil, bem como, para igualar o período de férias do professor de educação infantil ao do professor, consoante indicação legislativa a seguir:_x000D_
 _x000D_
 EMENTA: ALTERA A LEI MUNICIPAL Nº 927/2010 QUE REESTRUTURA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE RONCADOR - PR, PARA ALTERAR A NOMENCLATURA DO CARGO EDUCADOR INFANTIL E UNIFICAR O PERÍODO DE FÉRIAS DO PROFESSOR E DO PROFESSOR DE EDUCAÇÃO INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_39.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_39.docx</t>
   </si>
   <si>
     <t>apresentamos a seguinte indicação ao Ilmo. Senhor, VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja construído quebra-molas nas seguintes ruas:_x000D_
 	Dois na Rua Paranaguá;_x000D_
 	Um na Rua Oscar Barth, na Vila Penga, próximo a residência do Sr. “Mirão da melância”;_x000D_
 	Um no prolongamento da Rua Paraná, Conjunto Vitória._x000D_
 Justificativa._x000D_
 	Considerando que os quebra-molas são redutores de velocidade que tem surtido efeito na diminuição dos acidentes e por ser uma forma que traz resultados e não gera muitos tem sido uma alternativa para os municípios,</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_38.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_38.docx</t>
   </si>
   <si>
     <t>Apresentamos a seguinte indicação ao Ilmo. Senhor, VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado o rebaixamento da lombada existente em frente ao Cemitério Municipal._x000D_
 Justificativa._x000D_
 Considerando que a lombada existente neste local é muito elevada os veículos baixos mesmo que estejam trafegando lentamente acabam sendo danificados por conta da altura do quebra-molas.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_45.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_45.docx</t>
   </si>
   <si>
     <t>Apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando a aquisição de uniformes completos para os vigias que são servidores da Prefeitura Municipal de Roncador._x000D_
 Justificativa._x000D_
 A uniformização da equipe de trabalho é importante para que a população possa identificar aqueles que estão desempenhando suas funções, distinguindo-os das demais pessoas, sabendo exatamente a quem se dirigirem no caso de buscarem informações ou por algum serviço.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_44.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_44.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, e ao setor de Planejamento do Município, solicitando para que realize a sinalização do contorno no canteiro na Av. São Pedro que dá acesso à Rua São Paulo, logo acima da praça Central Moisés Lupion-Roncador/PR e também que seja tapado buraco existente neste local.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_44.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_44.docx</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_41.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_41.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que sejam retomadas as obras de calçamentos no bairro do Jardim Anchieta. _x000D_
 Justificativa._x000D_
 Considerando que foram iniciados no mandato passado calçamentos nas Ruas do Jardim Anchieta, porém as obras foram paralisadas, devido ao termino do mandato, o que entendemos ser algo comum.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_48.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_48.docx</t>
   </si>
   <si>
     <t>Indicação Nº48/2021.    _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilma. Senhora Elizabete Marcheski, e ao Ilmo. Senhor Eurico Machado, Secretário de Adm. e Planejamento, solicitando que seja verificado junto aos órgãos competente e providenciado o corte dos pinheiros localizados em frente ao Colégio General Carneiro, área central de nossa cidade._x000D_
 Infelizmente essas árvores que estão localizadas na área central está apresentado riscos à população. _x000D_
  Por ser área escolar muitos jovens e crianças circulam neste local, além disso há ali alguns quiosques, fazendo com que se concentre um maior número de pessoas em dias comuns (sem pandemia).</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_40.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_40.docx</t>
   </si>
   <si>
     <t>Indicação Nº40/2021._x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Secretário de Serviços Públicos, solicitando que seja realizado limpezas nas seguintes ruas:_x000D_
 	Rua Aníbal Silva, próximo ao cemitério municipal, no local onde se encontra localizada as casas germinadas;_x000D_
 	Rua Bom Princípio, próximo ao mercado do Sr. Dirceu e Luzia.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_43.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_43.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor Secretário, de Serviços Públicos, solicitando cascalhamento estrada do Distrito de Alto São João, na propriedade da Senhora Vanilda, esposa do Sr. Hélio, próximo ao Sr. Wilson Godoy e da cascalheira do Sr. Fiorese, Município de Roncador/PR._x000D_
 Justificativa._x000D_
 Essa estrada rural está necessitando urgente de melhorias, pois os moradores estão tendo dificuldades para desenvolver suas atividades rurais, por conta das condições precária que se encontra a estrada.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_46.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_46.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor Secretário, de Serviços Públicos, solicitando que sejam realizadas melhorias na estrada de Vista Alegre, próximo a propriedade do Sr. Artur, pai do Cleber do Supermercado União e a propriedade do Sr. Generoso, Município de Roncador._x000D_
 A estrada rural é muito importante para o desenvolvimento das atividades rurais do município, portanto essa estrada por ser fundamental para a comunidade no escoamento das safras e no desenvolvimento de outras atividades rurais, portanto precisa ser inclusa no plano de programa de recuperação de estradas criado pelo município.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_49.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_49.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando suspensão da cobrança do Alvará e do Imposto Predial e Territorial Urbano(IPTU) dos estabelecimentos comerciais e de serviços impactados pelo lockdown parcial das 20h às 5h em Roncador. A medida também se destina a imóveis residenciais onde se desenvolvam atividade econômicas._x000D_
 Com base nos decretos assinados recentemente pelo prefeito Vivaldo Lessa Moreira (DEM), impondo medidas ainda mais restritivas em Roncador estamos sugerindo a suspensão dos pagamentos dos Alvarás e IPTUs</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_50.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_50.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Público, solicitando a reconstrução de um bueiro, localizado na comunidade de Faxinalzinho, propriedade do Sr. Eduardo Tréu, atrás da propriedade do Sr. Rosildo, Município de Roncador/PR._x000D_
 	Considerando que este bueiro é a principal passagem para a propriedade e no entanto está intransitável, deixando os moradores sem condições de trafegar.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_51.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_51.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que seja realizado urgentemente reforma e limpeza do cemitério municipal de Roncador._x000D_
 Considerando que se trata de um local importante para toda a comunidade, no qual todos nutrem um grande respeito, por estar ali seus entes queridos, por isso é necessário que o local esteja bem cuidado, limpo, com uma estrutura adequada, pois diariamente as pessoas se deslocam até o cemitério para prestarem suas homenagens, fazer suas orações, etc.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_52.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_52.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, solicitando a manutenção das estradas dos Senhores João Cardoso, “Chiliga” e Turíbio localizadas na Comunidade do Assentamento Barro Preto, município de Roncador/Pr._x000D_
 Recentemente a prefeitura cortou as estradas nas proximidades, porém as estradas citadas ficaram sem as melhorias e esses moradores estão tendo dificuldades para realizar suas atividades rurais, pois dependem das condições das estradas para desempenharem suas atividades rurais.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Diovani Seguro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_53.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_53.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos,  solicitar que seja tomado providências com relação a um bueiro aberto no meio da Rua Bom Principio no Bairro do Jardim Anchieta. _x000D_
 Considerando que foi iniciado umas obras na Rua Bom Princípio, porém a muito tempo se encontra paralisada e no meio da rua ficou um buraco, essa situação tem sido causa de reclamação da população e preocupação, pois há muito riscos de acidentes neste local.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_54.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_54.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, solicitar informações a respeito da prefeitura estar depositando entulhos no meio ambiente de forma incorreta, nas proximidades das Rua Bom Princípio, bairro do Jardim Anchieta. Solicitamos que sejam tomadas providências no sentido de efetuar o recolhimento deste entulho depositado de maneira irregular._x000D_
 Recentemente fui procurado por uma moradora da Rua Bom Princípio, bairro do Jardim Anchieta, relatando-nos indignada que o veículo da Prefeitura, inclusive com logotipo do Município realizou o deposito de entulho em área de mata próximo a esta rua.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_55.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_55.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, solicitar a limpeza de bebedouro, localizado na propriedade do senhor Antonio Versori no Distrito de Alto São João/PR_x000D_
 Considerando que os bebedouros são mecanismos utilizados pelo setor agropecuário para captação de água para tratar os animais, no entanto esses locais precisam serem limpados para que a água fique adequada para o tratamento dos animais.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_56.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_56.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, solicitar que seja realizado uma esplanada na propriedade do Senhor Arnaldo Ferreira Couto, na comunidade do Can-Can de Baixo, Roncador/Paraná._x000D_
 Considerando que a esplanada tem como finalidade a construção de uma moradia e esta é um direito do cidadão cabendo também ao município a promoção de políticas que auxiliem a construção de moradias.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_59.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_59.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, solicitar melhorias na estrada da comunidade do Encruzo, passando pela comunidade da Estrela, sentido a cidade de Iretama, bem como melhorias na estrada do Distrito de Alto São João, num trecho da comunidade do Encruzo até o Rio Rosilho._x000D_
 Considerando que a estradas necessitam constantemente de manutenção, pois todas são utilizadas diariamente para o desenvolvimento das atividades agrícolas. O intenso tráfego de veículos pesados e as chuvas danificam as estradas rurais, por isso o município necessita ficar em constante vigilância para manter as boas condições das estradas rurais.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_60.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_60.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, solicitando melhorias na estrada do Can-Can trecho entre entrada do Palmital dos trinta e Jararaca, até a entrada do Mato-Rico._x000D_
 Considerando que esse trecho da estrada necessita urgentes de melhorias, pois empoça água cobrindo toda estrada, dificultando a passagem dos veículos o local fica escorregadio o que pode provocar acidentes</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_61.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_61.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado uma vistoria e nas galerias da Rua Curitiba na quadra entre a Rua Marechal Floriano e Rua Visconde do Rio Branco e que realize a substituição das manilhas por manilhas maiores, pois segundo os moradores as manilhas existentes são pequenas e não conseguem escoar as águas das enxurradas._x000D_
 As últimas chuvas fortes que ocorreram no município de Roncador, as enxurradas invadiram as propriedades desde da Rua Curitiba, desaguando nas propriedades da Rua Paraná, causando muitos transtornos, pois os últimos a receberem as torrentes de água, recebem junto um aglomerado de lama e galhos que são trazidos com as aguas da chuva.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_62.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_62.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja disponibilizado de distribuído cascalho nas proximidades e das mangueiras de leite nas propriedades dos pequenos pecuaristas._x000D_
 As mangueiras por serem um espaço onde circulam os animais, junta muito barro nos dias de chuva vira um atoleiro e por isso é necessário que seja distribuído cascalho.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_63.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_63.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado a recuperação da estrada do Santo Antônio, sentido comunidade do Formoso até a divisa com o Município de Luiziana, nas proximidades das propriedades da família do Sr. Darci Gotardo, Sr. Chelner e Sr. Argeu._x000D_
 Infelizmente as condições da estrada não está boa e os moradores tem apresentado reclamações e buscado melhorias, pois há muitas valetas o que causa muito danos aos veículos, dificulta também a retirada das safras.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_65.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_65.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado as reformas das pontes localizadas na comunidade de Vista Alegre conforme segue:_x000D_
 Ponte da localizada na estrada mestre. A ponte teve um desnivelamento em um dos lados, está totalmente torta. Essa ocorrência está deixando a estrada bastante perigosa, pois os veículos que passam nesta ponte pedem para um lado e dependendo da situação pode causar o tombamento do veículo, principalmente se for um veículo de grande porte estiver portando uma carga pesada.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_62-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_62-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor HERMAS FRANGÃO PARCIANELLO, Deputado Federal, solicitando para que proponha emendas parlamentar orçamentárias ou que intervenha junto ao Ministério da Agricultura, Pecuária e Abastecimento, para que disponibilize recursos financeiros ao Município de Roncador contemplar os seguintes projetos:_x000D_
  Equipamentos Modular para Processamento de Peixes	_x000D_
 O Município de Roncador tem uma população de 11.537 mil habitantes, conforme o ultimo senso realizado e possui um IDH-M de 0,681, ou seja, ocupa a 295º posição em comparação aos municípios do Paraná. Possui a quanta maior área territorial da região com 74.000 hectares, com expressiva base hidrográfica, onde tem proporcionado a criação de peixes em tanques artificiais, em especial a tilápia, no valor de R$300.000,00 (trezentos mil reais);_x000D_
 Equipamentos Agroindustriais para processamento e carnes.  O município possui a quarta maior área territorial da região com 74.000,00 hectares, com expressivo rebanho de criação de bovinos, suínos, caprinos e ovinos.	R$980.000,00(novecentos e oitenta Reais).</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_64.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_64.docx</t>
   </si>
   <si>
     <t>Indicação Nº64/2021.    _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado a limpeza do cemitério do Cancan, corte de grama ou capinagem dentro e no seu entorno é preciso passar a máquina._x000D_
 O Cemitério localizado na comunidade do Cancan o mato está tomando conta, inclusive no seu entorno, sendo necessário que o município realize a limpeza, pois é um local que consideramos sagrado e que preservamos com o maior respeito.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_61-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_61-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que sejam adquiridos uniformes e equipamentos de EPI, para os servidores que realizam os serviços de coletas de lixo em nossa cidade._x000D_
 Esses trabalhos normalmente os servidores ficam em contato com substâncias que são mais propensas a contaminações por esta razão é importante que realizem seus trabalhos equipados com calçados fechados, luvas e roupas adequadas, que os proteja deste contato direto com substâncias que lhe possam trazer riscos à saúde.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_68.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_68.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que realizado a substituição das lâmpadas queimadas nas seguinte localidades:_x000D_
 	Conjunto Otales Mendes;_x000D_
 	Rua Oscar Barthe;_x000D_
 	Rua João Pereira Chagas;_x000D_
 	Rua Miguel Pereira;_x000D_
 	Considerando que há muitas lâmpadas queimadas nestas localidades, deixando a cidade muito escura, isso facilita a ações de bandidos, e deixa a população bastante insegura, quando necessitam se locomoverem no período noturno.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_67.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_67.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado a reconstrução de um bueiro localizado na entrada do Mato-Rico, propriedade do Senhor Gerson Pinheiro._x000D_
 Considerando que este bueiro é localizado na principal via de acesso a propriedade do munícipe e de sua família, sendo primordial para o desenvolvimento de suas atividades rurais.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_69.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_69.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja providenciado o conserto da máquina patrola do município de Roncador/PR._x000D_
 Considerando que o município tem uma grande demanda de serviços de manutenções de estradas e que possuímos poucos maquinários é necessário realizar a manutenção desta máquina para que possamos agilizar os atendimentos de nossa população.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_legislativa_no02-_novos_caminhos_do_desenvolvimento.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_legislativa_no02-_novos_caminhos_do_desenvolvimento.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA nº 02 /2021_x000D_
 _x000D_
 Os vereadores Antonio Martins e Jenauro Hruba, em conformidade com o contido no artigo 130  do Regimento Interno, INDICAM ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, alterando a Lei Municipal nº 1.241/2018– que instituiu o Programa Municipal de Incentivo à Geração de Renda denominado “Novos Caminhos do Desenvolvimento”, para subsidiar o custo de máquinas e serviços ao munícipe proprietário de imóvel rural contendo até 5 (cinco) alqueires paulistas, bem como, ao munícipe que doar cascalho e afins ao município.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_70.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_70.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja inspecionado as galerias das Rua Paraná, esquina com a Rua Antonio Martins Quintal e que sejam tomadas as providências necessárias no sentido de solucionar o problema das águas das chuvas que invadem as residências._x000D_
 Todo período de chuva as famílias ficam apreensiva, pois sabem que as galerias existentes não conseguem escoar a quantidade de águas das enxurradas e estas invadem as residências causando muitos transtornos e prejuízos.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_71.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_71.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado a manutenção da estrada que liga Cancan de Baixo até a comunidade de Jararaca._x000D_
 Considerando que a estrada está intransitável e o Sr. Noel Cristo que tem uma propriedade localizada em meio a estas comunidades está sendo prejudicado, não está conseguindo trafegar mais nem de trator para realizar suas atividades agrícolas._x000D_
 As condições da estrada estão bastante complicadas e afetam muitos moradores que dependem desta via para realizar os trabalhos diários do campo, tais como plantações, colheitas e outros.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_legislativa_no03-_inspecao_de_pontes.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_legislativa_no03-_inspecao_de_pontes.doc</t>
   </si>
   <si>
     <t>Vereador Diovani Seguro, em conformidade com o contido no artigo 130  do Regimento Interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, a elaboração do seguinte projeto de lei:_x000D_
 _x000D_
 “Institui o Programa Permanente de Inspeção de Pontes e estradas rurais no Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_73.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_73.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando dado continuidade na recuperação da estrada do cancã de baixo, seguindo da ponte até a propriedade do Senhor Ademar Ferreira Couto. _x000D_
 A prefeitura municipal iniciou os trabalhos de recuperação desta estrada e no entanto por razão desconhecida não concluiu, e os moradores estão clamando para que seja dado continuidade aos trabalhos de recuperação.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_72.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_72.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado a manutenção da estrada localizada na comunidade do Faxinalzinho, estrada do Senhor Antônio Carvalho._x000D_
 A manutenção das estradas tem sido um dos pedidos mais recorrentes de nossa população, haja vista que somos um município essencialmente agrícola e os moradores dependem das condições da estrada para desenvolverem muitas de suas atividades, por isso é imprescindível que o município trabalhe desenvolvendo políticas públicas que visem manter as boas condições de nossas estradas rurais.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_legislativa_no04-_estrutura_administrativa.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_legislativa_no04-_estrutura_administrativa.doc</t>
   </si>
   <si>
     <t>Indicação Legislativa nº04/2021_x000D_
 _x000D_
    INDICAÇÃO LEGISLATIVA nº 04 /2021_x000D_
 _x000D_
 _x000D_
 Vereador Antonio Martins, em conformidade com o contido no artigo 130  do Regimento Interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, alteração na lei municipal que que dispõe sobre estrutura Administrativa Municipal e dá outras providências, promovendo a alteração na tabela do quadro de provimento em comissões, criando SECRETARIAS DE AGRICULTURA E DE MEIO AMBIENTE, conforme podemos observar no quadro abaixo, atualmente são denominados departamentos._x000D_
 _x000D_
 _x000D_
 _x000D_
  10.01|DEPARTAMENTO DE AGRICULTURA_x000D_
 _x000D_
 10.03|DEPARTAMENTO DE MEIO AMBIENTE        _x000D_
 _x000D_
 _x000D_
 Atualmente na estrutura administrativa municipal os setores de agricultura e meio ambiente trabalham vinculados a outras secretarias, no entanto por tratar-se de setores que tem especificidades próprias precisam ser independentes para tomarem as decisões e alavancarem recursos para melhor desempenho das atividades destes setores.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_77.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_77.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado o cascalhamento da estrada do Can-Can de Baixo, próximo a propriedade do Senhor Ditão do Bena e Sr. Luiz Carlos Leonardo._x000D_
 Considerando que a estrada está necessitando urgente de melhorias e os moradores tem nos procurado a fim de solucionar esses problemas de manutenção, haja vista que a falta de manutenção das estradas é um dos problemas que afeta as atividades rurais.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_76.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_76.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja realizado a manutenção da estrada do can-can de baixo descendo Rio Azul e que seja feito melhoria num trecho onde fica a serra e posteriormente jogado cascalho nas proximidades da propriedade do Senhor José Rezende.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_78.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_78.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando para que seja retirado os materiais da ponte antiga do can-can e que seja utilizado para construção de uma ponte próximo ao Alceu na comunidade de Bela Vista, sentido Palmital dos trinca, divisa com a propriedade do Marcão-comunidade do Rio Macaco. _x000D_
 È importante que haja uma parceria entre os municípios e que o Município de Roncador, construa a cabeceira do lado a que lhe compete e que o município de Mato-Rico, realize a construção da cabeceira da ponte do outro lado pertencente a aquele município, desta maneira estaremos solucionando um problema que compete aos dois municípios e que beneficia tanto aos roncadorenses, quanto aos matoriquenses.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_79.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_79.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor Esmael Veloso dos Santos, Secretário de Meio ambiente, solicitando que seja realizado a limpeza dos lotes vazios, localizados no Conj. Vitória e a conclusão de calçamentos das ruas do conjunto._x000D_
 Considerando que alguns lotes estão com bastante mato, isso tem preocupado aos moradores, pois sabe-se que a sujeira é um dos principais fatores para a proliferação de doenças, principalmente o mosquito da dengue.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_81.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_81.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja cascalhado a estrada que passa pela propriedade do Senhor Vardão na comunidade do Can-can de baixo seguindo sentido do Rio Azul, na divisa com Nova-Cantú.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_82.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_82.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que seja realizado melhorias no campo de futebol localizado na comunidade de Faxinalzinho._x000D_
 A maioria dos brasileiros são apaixonados por futebol, sendo, portanto, um esporte de pratica comum nas comunidades. O futebol abrange aos variados públicos e não necessita de muitos recursos para isso, pois havendo um espaço adequado, duas traves e uma bola a diversão está garantida, além disso é muito importante na interação social das comunidades.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_80.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_80.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja cascalhado a estrada localizada na comunidade do Can-can de Baixo, na propriedade do Senhor Jango Saqueto e família, e do Sr. João Professor._x000D_
 As estradas rurais são muito importantes para o desenvolvimento das atividades agrícolas, por isso são uma das principais reivindicações do setor rural.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_83.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_83.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que seja que seja enviada a equipe responsável pela iluminação pública e que realizem uma vistoria no Conjunto Sol Nascente, para verificar o problema com as lâmpadas de led, pois não estão acendendo, pode ser que as lâmpadas estejam queimadas e precisem ser substituídas._x000D_
 A situação do Conjunto está muito difícil, tanto que os moradores estão instalando lâmpadas nos muros das casas, para amenizar um pouco o problema da falta de iluminação pública da rua.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_85.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_85.docx</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, indicando a melhoria da iluminação pública na Rua Oscar Barth, bem no final da rua no canto do Conjunto Pedro Otales Mendes. _x000D_
 Solicita-se também a instalação de uma lixeira de tamanho médio para que a população deposite o lixo, pois algumas pessoas estão jogando sacolas de lixo na manilha, isso pode ocasionar entupimento e trazer muitos transtornos a todos e prejuízos ao município. _x000D_
 Por este motivo a instalação de uma lixeira é uma medida razoável para que os moradores tenham um local apropriado para depositar o lixo e assim o município realize o recolhimento de maneira adequada. _x000D_
 Considerando que não há iluminação pública neste trecho da rua, o local é muito escuro e isso tem sido causa de insegurança aos moradores.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1562/indicacao_86.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1562/indicacao_86.docx</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos, solicitando serviços de cascalhamento na estrada do Palmital de Baixo, sentido Distrito de Alto São João, estrada da propriedade do Sr. Antonio Regiel, o qual desenvolve em sua propriedade a produção de leite e necessita da estrada para o transporte do leite (linha de leite) e também para outras atividades inerentes a área rural._x000D_
 Considerando que nosso município tem muitas famílias que vivem no campo e desenvolve suas atividades agrícolas e leiteiras com meio de sobrevivência para suas famílias. _x000D_
 Essas atividades rurais dependem muito das condições das estradas, por isso temos muitas reivindicações de melhorias nas estradas, pois sem boas estradas o homem do campo tem suas atividades prejudicadas.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_87.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_87.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando serviços de cascalhamento na estrada da comunidade do Formoso e Aterrado do Alto, municípios de Roncador/PR._x000D_
 Considerando que estas estradas rurais são essenciais para o desenvolvimento das atividades rurais é necessário que o município, trabalhe diariamente para mantê-las em boas condições.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_89.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_89.docx</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, indicando a recuperação e cascalhamento da estrada que liga a comunidade de Barriquinha a estrada de Aterrado do Alto, que passa por dentro da propriedade do Senhor Mateus Kovalek._x000D_
 Apesar de se tratar de uma estrada secundária os moradores destas comunidades realizam esse trajeto diariamente e, portanto, necessitam que a estrada esteja em boas condições de uso.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, indicando a realização de um serviço de colocação de manilhas na Rua Rio de Janeiro, em frente à casa do Marlon, neto do Senhor José Batinga, foi deixado um espaço sem manilhas, o qual deve ser resolvido pois ficou um buraco, o que pode vir a causar acidentes.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_90.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_90.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que estude possibilidades para que o município realize a construção de barracas para alocar esses comércios que funcionam em frente a Prefeitura de Roncador, haja vista que há uma ordem de despejo por parte do município para as barracas existentes em frente ao paço municipal._x000D_
 Considerando que, os proprietários compraram o ponto para trabalhar e que estes inclusive pagam alvarás de funcionamento para a Prefeitura. _x000D_
 Considerando ainda que, atividade ali desempenhada é uma fonte de renda para sustento de uma família, senão a única, é um importante complemento na renda familiar.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_91.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_91.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, que realize melhorias na rua Curitiba no trecho em que se inicia entre a Rua Ponta e Grossa, seguindo até a Rua Edmar Felisbino Caetano Pinto, Roncador/PR._x000D_
 Considerando que esse trecho da rua é bastante movimentado em período de aula, pois é acesso à Escola Municipal, tendo um grande fluxo veículos de pequeno porte e de ônibus escolares, além do fluxo normal do dia a dia, dos munícipes que trafegam por esta rua.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim, Vereadores(as), Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_92.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_92.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que realize melhorias no departamento de agricultura do município de forma estruturar o local equipar para melhor possibilitar o desempenho das funções dos servidores lotados neste departamento. _x000D_
 Conforme foi nos relatado o Departamento de Agricultura segue a lista dos itens necessários para que os servidores possam desenvolver suas funções departamento de agricultura;_x000D_
 TEM	DESCRIÇÃO	QUANTIDADE_x000D_
 01	Sala mais ampla (urgente)	01_x000D_
 02	Arquivo de aço com gaveta	01_x000D_
 03	Armário de Aço	01_x000D_
 04	Cadeira com apoio (ergonômica) 	02_x000D_
 05	Mesa e cadeira 	_x000D_
 06	Ramal do telefone	01_x000D_
 07	Computador (novo)	01_x000D_
 08	Impressora HP laser Jet (nova)	01_x000D_
 09	GPS –GARMIM (OREGON 750T)	01</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_93.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_93.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando a aquisição e instalação de lixeiras grandes com separação de lixo recicláveis, na Avenida São Pedro, saída para Mato-Rico._x000D_
 Considerando que neste local há bastante movimentação de pessoas e com isso o aumento da necessidade de um local apropriado para ser depositado o lixo, pois a falta de uma lixeira obriga as pessoas a deixarem o lixo nas proximidades da via o qual acaba se espalhando por todo o lado.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/indicacao_94.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/indicacao_94.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor VIVALDO LESSA MOREIRA,  a perfuração de novo poço artesiano na comunidade do Cateto._x000D_
 Considerando que a captação de água do poço artesiano existente na comunidade está baixa e por isso a bomba queima com bastante frequência, sendo necessário que o município viabilize a perfuração de novo poço para atender a comunidade.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_95.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_95.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador ou sua equipe responsável para que entre em contato com a empresa responsável pela instalação das lâmpadas de led, em nosso município, para que a mesma providencie a substituição das lâmpadas na comunidade de Cateto. _x000D_
 Considerando que o contrato com a empresa contempla a troca das lâmpadas nas comunidades rurais, onde possuam conjuntos de moradias e iluminação pública.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_99.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_99.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, indicando que seja reformado a cobertura e o forro da Escola Municipal Monteiro Lobato, Roncador-Paraná._x000D_
 Conforme poderá ser constatado através das fotos anexas, algumas telhas foram deslocadas do lugar, deve ser devido aos ventos. Porém é necessário a manutenção, pois caso venha ocorrer chuva, esse buraco no telhado pode trazer sérios transtornos e até mesmo prejuízos à escola, porque pode molhar equipamentos, materiais etc. Além disso o maior problema está relacionado aos estudantes e professores, pois em caso de ocorrência de fortes chuvas podem ser afetados por falta de manutenção da estrutura da escola municipal.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_98.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_98.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, indicando a aquisição de uma betoneira de 150 litros, ou seja, pequena, para ser utilizada no cemitério municipal para realização de enterros. Solicita-se também a instalação de iluminação dentro do cemitério municipal. _x000D_
 Considerando que atualmente os enterros são realizados em jazidas de cimento, portanto devendo serem seladas no momento do enterro, para agilizar o processo na hora do enterro é necessário a disponibilização de um equipamento, pois, o trabalho manual dificulta o trabalho e provoca demora na hora no fechamento da sepultura.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_100.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_100.docx</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Senhor RENATO SLOBODJA, SECRETÀRIO DE SERVIÇOS PÙBLICOS, indicando cascalhamento da estrada de Vista Alegre, que contempla as propriedades dos Senhores Miguel Stesko, Isaias Siqueira, Cleber e outros moradores daquela comunidade._x000D_
 O município de Roncador por ser essencialmente agrícola possui uma grande demanda de melhorias nas estradas. Considerando que as atividades agrícolas necessitam das estradas o tempo todo, iniciando-se no plantio e seguindo-se até a colheita.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/indicacao_101.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/indicacao_101.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Senhor Ilmo. Senhor AMADEU ELIZIO SANTOS, Secretário de Saúde, solicitando a disponibilização de transporte os portadores da Síndrome de Down, que necessitem de tratamentos especializados em outros municípios. _x000D_
 Considerando que as pessoas com necessidades especiais, necessitam de muitos tratamentos específicos, porém apesar de toda dedicação da Secretaria de Saúde, alguns tratamentos necessitam ser buscados em outras cidades.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_102.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_102.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando a construção de um banheiro na área externa do UPA-Unidade de Pronto Atendimento de Saúde da área central de nossa cidade. _x000D_
 Considerando que muitas pessoas em horários em que o UPA (posto de a saúde) se encontra fechado, aguardam os veículos do município que fazem o transporte a outros municípios para tratamento de saúde.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_103.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_103.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, e ao Senhor RENATO SLOBODJA, Secretário de Serviços Públicos, solicitando a abertura de um desvio nas proximidades da ponte do Rio da Barras, para passagem de maquinários. _x000D_
 Por se tratar de uma comunidade rural com muitas áreas de plantas é preciso que haja uma passagem para os maquinários, pois a ponte construída é estreita e não comporta a passagem estes veículos.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_97.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_97.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, indicando que sejam mantidas acesas a luzes da quadra localizada no Parque Mario Kovalek, localizado no km1 saída para Iretama/PR._x000D_
 Tenho recebido de alguns munícipes esta solicitação para que as lâmpadas da quadra sejam mantidas acesas durante todo período noturno. Uma boa iluminação proporciona mais segurança à população, pois inibe a possível ação de vândalos e destruição do patrimônio público, bem como a utilização do local para realização de atividades ilícitas, tais como consumo de entorpecentes</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_104.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_104.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, e ao Senhor RENATO SLOBODJA, Secretário de Serviços Públicos, indica a realização de calçamento com pedras poliédricas em todas as ruas do Distrito de Alto-São João, e a colocação de lama asfáltica na Avenida Principal. _x000D_
 Sabe-se que o Distrito de Alto São é uma área urbanizada de nosso município, porém ainda necessita de melhorias em infraestrutura, como melhoramento das vias.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_legislativa_no05_-_autoriza_o_poder_executivo_municipal_a_subsidiar_o_transporte_escolar_da_educacao_superior.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_legislativa_no05_-_autoriza_o_poder_executivo_municipal_a_subsidiar_o_transporte_escolar_da_educacao_superior.doc</t>
   </si>
   <si>
     <t>O vereador Pedro Ferreira de Castro, em conformidade com o contido no artigo 130  do Regimento Interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, visando obter autorização legislativa para o Poder Executivo Municipal subsidiar o transporte de estudantes residentes no município de Roncador-PR, com matrícula e frequência regulares em estabelecimentos de ensino superior, EAD, cursos técnico profissionalizantes, pós-graduação, cursos pré-vestibulares ou outros assemelhados nos municípios de Campo Mourão, Iretama e Pitanga e consoante indicação legislativa a seguir:_x000D_
 _x000D_
 EMENTA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUBSIDIAR O TRANSPORTE DE ESTUDANTES RESIDENTES NO MUNICÍPIO DE RONCADOR - PR, COM MATRÍCULA E FREQÜÊNCIA REGULARES EM ESTABELECIMENTOS DE ENSINO SUPERIOR, EAD, CURSOS TÉCNICOPROFISSIONALIZANTES, PÓS-GRADUAÇÃO, CURSOS PRÉ-VESTIBULARES OU OUTROS ASSEMELHADOS NOS MUNICÍPIOS DE CAMPO MOURÃO E PITANGA/PR.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_107.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_107.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, pedindo que seja instalado um redutor de velocidade na Estrada que liga Roncador a Alto São João, por volta do Km 07, próximo ao trevo do Alfredinho Pontes (final da pedra irregular, sentido Alto São João), conforme observâncias da Resolução 600/2016 do CONTRAN.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_106.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_106.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitar que seja encaminhado Ofício ao Senhor Vivaldo Lessa Moreira, Prefeito Municipal, pedindo que seja instalado um Container, ou Depósito para abrigar o lixo produzido pelos moradores da comunidade Alfredinho Pontes (final da pedra irregular, entre Can Can de Cima e Rio Bonito, sentido Alto São João)._x000D_
 Justificativa: O Caminhão faz o trajeto de Roncador a Alto São João toda semana, e não coleta o lixo do povoado. Com a instalação do Container, os moradores terão um local apropriado para depositar o lixo, facilitando o trabalho dos servidores.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_105.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_105.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, indicando a construção de uma escada com corrimão na Rua Paraná, nas proximidades da quadra do Parque Mario Kovalek._x000D_
 Neste local há um barranco muito íngreme e isso tem dificultado o acesso para algumas pessoas.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_legislativa_no06-_cessao_da_comissao_de_licitacao.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_legislativa_no06-_cessao_da_comissao_de_licitacao.doc</t>
   </si>
   <si>
     <t>O vereador Presidente Jenauro Hruba, em conformidade com o contido no artigo 130  do Regimento Interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, apresentando projeto de lei para discussão e deliberação do plenário acerca da cessão da comissão de licitações da Prefeitura para a Câmara Municipal, consoante indicação legislativa a seguir:_x000D_
 _x000D_
 Dispõe sobre a cessão da Comissão de Licitações, do Pregoeiro e da Equipe de Apoio ao Pregoeiro da Prefeitura Municipal para a Câmara Municipal do Município de Roncador - PR.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_108.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_108.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, indicando a construção de abrigos na frente da Prefeitura e no Jardim Anchieta, nos locais onde se reúnem grupos de terceira idade para prática de lazer, boa conversa, jogos de cartas etc._x000D_
 Considerando que observamos pessoas que passam suas tardes nestas localidades se distraindo com uma boa conversa e jogando cartas para passar o tempo.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_96.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_96.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação a Secretaria de Serviços Públicos, encaminhando a solicitação do Senhor Thiago Maibuk, Presidente da Associação Comunitária dos pequenos Produtores de Barriquinha, no qual solicita a restauração de estradas da Barriquinha com extensão de dois quilômetros, iniciando-se a partir do portal de madeira. _x000D_
 A estrada tem um tráfego bastante intenso e por conta disso o calçamento de pedras poliédricas teve grandes desgastes desnivelando e formando buracos, dificultando o trafego de veículos.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_109.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_109.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, indicando a realização do calçamento da rua Padre Francisco Xavier, esquina com a Rua Paraná, Conjunto Delir Becher, município de Roncador-Paraná._x000D_
 Considerando que as melhorias das ruas é um direito do cidadão, pois este ao pagar seus impostos espera uma contrapartida do município com melhorias nos bairros.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_111.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_111.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador ao Departamento do Meio Ambiente, solicitando que seja verificado a situação da mina de água localizada nas proximidades do barracão de reciclagem do Município de Roncador, no sentido de aumentar a proteção da mina de água que se encontra bastante exposta._x000D_
 A mina de água é utilizada para fornecimento de água aos trabalhadores de reciclagem, no entanto a falta de proteção a mina deixa os trabalhadores um pouco receosos no consumo desta água, pois o fato de não haver proteção bichos (roedores) podem ter acesso a mina o que pode trazer risco a saúde destes trabalhadores.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_114.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_114.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor RENATO SLOBODJA, Secretário de Serviços Públicos, indicando o cascalhamento da estrada do Assentamento Rio Azul nas proximidades da propriedade do Vanzela, município de Roncador/PR. _x000D_
 Considerando que o setor agrícola nunca para, por isso as manutenções das estradas precisam ser constantes, pois são os meios necessários para realizar as atividades rurais.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_116.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_116.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor RENATO SLOBDJA, Secretário de Serviços Públicos, indicando a reabertura e cascalhamento da estrada da Gleba Oito que liga a comunidade de Vista Alegre, divisa com o rio Rosilio, Município de Iretama/PR, passando pelos aviários do Senhor Ricardo do IAP._x000D_
 Considerando que a ponte está quebrada, por esta razão é necessário a reabertura desta estrada para que os agricultores, agropecuaristas e donos de aviários tenha uma alternativa de tráfego nestas comunidades.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/indicacao_122.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/indicacao_122.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador ao Ilmo. Senhor solicitando que seja disponibilizado duas salas na Escola João Paulo I, para atendimento dos alunos que necessitam dos recursos de reforço escolar. _x000D_
 Solicita também a cobertura da quadra de esportes da escola, bem como melhorias no refeitório. _x000D_
 Conforme nos foi informado a Escola João Paulo I, tem uma sala disponível para atendimento do recurso de reforço escolar, no entanto está é muito pequena, isso tem dificultado a atendimento dos alunos. Embora a escola estar atendendo no recurso apenas cinco alunos, a metragem da sala disponível torna o trabalho impossível, isso prejudica ainda mais esses alunos que necessitam de atendimento de reforço escolar. _x000D_
 No que se refere a quadra da escola é necessário a construção de cobertura, pois em horários em que o sol se encontra muito quente, especialmente no período da tarde ou em dias de chuva as atividades físicas ou atividades que necessitem de um espaço mais amplo fica prejudicada ou seja eventos pedagógicos desenvolvidos pela escola. Além disso, algumas vezes esses alunos são deslocados da escola até uma quadra nas proximidades no ginásio, realizando a travessia da Rodovia o que se torna muito perigoso.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/indicacao_130.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/indicacao_130.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, Diretor de Meio Ambiente, solicitando que verifique a possibilidade de fornecimento de mudas de árvores para a população plantar em frente as suas residências. _x000D_
 A arborização da cidade melhora o clima, proporciona sombras e deixa a cidade mais bonita. Entendemos que se o município distribuir mudas de árvores adequadas para a área urbana todos tendem a ganhar.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/indicacao_129.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/indicacao_129.docx</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, Diretor de Meio Ambiente, solicitando a limpeza das bocas de lobo da Avenida São Pedro e das demais ruas da cidade, pois temos verificado que estão contendo bastante lixo e isso com certeza trará muitos transtornos quando vier a chuva._x000D_
 Considerando que estamos em um período de estiagem, sendo esse propicio para realizar limpeza públicas em bocas de lobo,</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_128.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_128.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador solicitando que seja realizado a pinturas de faixas nos estacionamentos centrais da Avenida São Pedro. _x000D_
 Estamos recebendo reclamações da população que a falta de delimitação dos espaços para estacionar faz com que alguns motoristas utilizem espaços de forma inadequadas, prejudicando os demais usuários, pois espaços que poderiam ser utilizados para estacionar dois carros ou mais acabam sendo ocupados por apenas um.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/indicacao_123.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/indicacao_123.docx</t>
   </si>
   <si>
     <t>Solicitando construção de ponto de ônibus na Vila Rural do Faxinalzinho.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Edmar Marcheski, José Aparecido da Silva, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_125.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_125.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº126/2021 - Solicitando restauração das estatuas dos padroeiros localizada na entrada da cidade.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_127.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_127.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando calcamento das ruas da Vila Rural do Faxinalzinho._x000D_
 Considerando que o local já possui uma infraestrutura urbana, porém ainda carece de benfeitorias para melhorar a vida dos moradores. _x000D_
 O melhoramento nas ruas é importante para diminuir a emissão de poeira e de barro em dias de chuva, proporcionando uma melhor qualidade de vida a população.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_131.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_131.docx</t>
   </si>
   <si>
     <t>Indico ouvido ao Sr. Prefeito Municipal, ouvido Plenário, sejam procedidos melhoramentos no telhado da Capela Mortuária de nossa cidade. _x000D_
 Justificação_x000D_
 A Capela Mortuária apresentou inúmeras goteiras, causando um transtorno as famílias que estavam realizando velório de seus entes queridos._x000D_
 O momento por si, é bastante dolorido, portanto é importante que o espaço esteja preparado para acomodar a família da melhor maneira possível.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_132.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_132.docx</t>
   </si>
   <si>
     <t>Indico ouvido ao Sr. VIVALDO LESSA MOREIRA Prefeito Municipal e ao Sr. RENATO SLOBJAN, Secretário de Serviços Públicos, ouvido Plenário para que seja realizado cascalhamento na Comunidade do Formoso, num trecho de estrada que compreende entrada da propriedade do Sr. Paulino Koteski e outro trecho na entrada da propriedade do Sr.Hilário Ostachuk. _x000D_
 Justificação_x000D_
 As estradas rurais são meios imprescindíveis para o desenvolvimento das atividades agrícolas e estes trechos da estrada tem causado transtorno aos moradores</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_133.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_133.docx</t>
   </si>
   <si>
     <t>Indico ouvido ao Sr. VIVALDO LESSA MOREIRA Prefeito Municipal e ao Sr. RENATO SLOBJAN, Secretário de Serviços Públicos, ouvido Plenário solicitando que seja solucionado o problema da enxurrada causado por conta das obras da Prefeitura, onde foi mexido com a tubulação e as àguas da chuva está descendo direto na residência da Dona Terezinha Labiak, na Av. São Pedro próximo ao pátio. _x000D_
 Solicitamos também que seja solucionado o problema de uns ferros pontiagudos que ficaram expostos o que está apresentando riscos a população especialmente as crianças, pois algumas vezes se distraem brincando e podem cair e se machucarem gravemente neste local.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_legislativa_-_alteracao_do_plano_diretor.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_legislativa_-_alteracao_do_plano_diretor.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA nº 007/2021_x000D_
 _x000D_
 _x000D_
 O Vereador Presidente Jenauro Hruba, em conformidade com o contido no artigo 130, do Regimento Interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, alterando a Lei Municipal nº 1.192/2017 – que instituiu a Lei do Parcelamento de Solo Urbano do Município de Roncador, Estado do Paraná</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_134.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_134.docx</t>
   </si>
   <si>
     <t>Indico ouvido ao Sr. VIVALDO LESSA MOREIRA Prefeito Municipal e ao ouvido Plenário solicitando que construído um canil para abrigar os cachorros são cuidados na chácara do Can-Can do meio, pois o canil foi desativado e os cachorros estão soltos e atacam os moradores da comunidade e também os usuários da estrada. Alguns ciclistas e motociclistas já foram vítimas destes animais e acabaram caindo.  _x000D_
 Outro problema é que os cães atacam outros animais das propriedades e causam prejuízos aos moradores. _x000D_
 Além disso, esses cachorros têm vindo ás ruas das cidades e ficam revirando os lixos, podendo até mesmo serem atropelados em nossas vias.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1646/2021_10_15_14_11_54.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1646/2021_10_15_14_11_54.pdf</t>
   </si>
   <si>
     <t>O vereador JENAURO HRUBA, em conformidade com o contido no artigo 1301 II do Regimento interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, apresentando projeto de lei para atualizar a legislação municipal sobre as microempresas e microempreendedores individuais (Lei n°. 1123/2015), especialmente no sentido de isentar da cobrança de taxas, tarifas, alvará, bem como as demais despesas, que a Lei Complementar n°. 123/2006 já consideram não serem devidas.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_135.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_135.docx</t>
   </si>
   <si>
     <t>Indico ouvido ao Sr. VIVALDO LESSA MOREIRA Prefeito Municipal e ao ouvido Plenário, que sejam realizados o recolhimento de lixo de poda de árvores e entulhos no local da Rua São Joaquim, nas proximidades do Colégio Estadual Ulisses Guimarães cidade de Roncador/PR.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_136.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_136.docx</t>
   </si>
   <si>
     <t>Indico ouvido ao Sr. VIVALDO LESSA MOREIRA Prefeito Municipal e ao Senhor RENATO SLOBDJAN, Secretário de Serviços Públicos, ouvido Plenário, solicitando que seja realizada cascalhamento do carreador localizado na comunidade Barro Preto, propriedade do Sr. Mario Salkoski._x000D_
 Justificação_x000D_
 Os pequenos produtores vivem numa luta constante para manterem suas atividades rurais em tempos tão difíceis, no entanto é necessário que o poder público realize essas melhorias, tendo em vista que a atividade agrícola depende das melhorias nas estradas rurais.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_137.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_137.docx</t>
   </si>
   <si>
     <t>Indicação Nº137/2021. _x000D_
 _x000D_
 Indico ouvido ao Sr. VIVALDO LESSA MOREIRA Prefeito Municipal e ao Senhor RENATO SLOBODJA, Secretário de Serviços Públicos, ouvido Plenário, que seja ordenado ao departamento/Secretaria responsável (Pátio), cascalhamento do carreador localizado na comunidade Barro Preto. O carreador é utilizado pelas famílias dos Senhores Juca Renato de Souza, Olivino (produtor de leite) e Senhor Jurandir.  _x000D_
 Justificação_x000D_
 Considerando que esse carreador é primordial para a realização das atividades rurais, inclusive é necessário para o transporte do leite, haja vista que uma das famílias (Sr.Olivino) trabalha com a produção de leite e a falta de cascalhamento dificulta o transporte, pois o caminhão não consegue chegar até a propriedade para realizar o recolhimento do leite.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_115.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_115.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor ANTONIO SILVA, Diretor de Viação no Município, indicando a colocação de ônibus para transportar os alunos no Conjunto Vitória, nos períodos, manhã, tarde e noite._x000D_
 Considerando que a comunidade tem reclamado que apesar do ônibus escolar fazer a linha, ela não está sendo feita em todos os períodos, além disso quando faz a linha o ônibus chega em horário diversos, provocando atrasos na entrada dos alunos.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Indicação Nº138/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que seja realizado melhorias na Rua Curitiba, num trecho que se inicia na quadra da Rodoviária, sentido ao Conjunto Sol Nascente, seguindo até o final da rua. _x000D_
 A rua possui calçamento com pedras irregulares, porém devido ao tempo foi se formando muitos buracos e isso tem sido causa de transtorno a população. Por ser acesso a escola, esse trecho tem diariamente um grande fluxo de veículos e de pedestres, portanto os pais, professores e comunidade em geral está pedindo que seja realizado melhorias na rua, de maneira a tapar os buracos e deixar a via em boas condições de tráfego</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_142.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_142.docx</t>
   </si>
   <si>
     <t>Indicação Nº142/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, solicitando que seja arrumado a estrada localizada do Sr. Barrankvski, que passa em frente a propriedade do Sr. Paulinho Gaúcho, e pelo sitio do Sr. “Cido Rosa”, na comunidade do Santo Antonio.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_143.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_143.docx</t>
   </si>
   <si>
     <t>Indicação Nº143/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, solicitando cascalhamento da estrada da comunidade do Formoso na propriedade do Sr. Mariano Stachuk, município de Roncador/PR.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_144.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_144.docx</t>
   </si>
   <si>
     <t>Indicação Nº144/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, solicitando cascalhamento das serras que são os lugares mais críticos da estrada do Rio Formoso/Santo Antonio, próximo a propriedade do Sr. Nicolau Pauluk.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1660/indicacao_139.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1660/indicacao_139.docx</t>
   </si>
   <si>
     <t>Indicação Nº139/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor ROBERTO MENDES, Secretário de Esportes e Turismo do Município de Roncador, solicitando que seja construído mais duas pistas, na pista de bolão João Mendes dos Santos, localizada no Jardim Anchieta, município de Roncador-Paraná. _x000D_
 Considerando que atualmente o local possui apenas duas pistas e isso tem impossibilitado ao Município de Roncador sediar finais do campeonato paranaense de bolão, pois um dos requisitos para que o município sedie as partidas das finais é a existência de quatro pistas.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/indicacao_140.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/indicacao_140.docx</t>
   </si>
   <si>
     <t>Indicação Nº140/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, do Município de Roncador, solicitando que seja disponibilizado uma caçamba de cascalho para ser espalhado na chegada da residência do Senhor José Choptian, localizada da comunidade do Cancan, Roncador-Paraná.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_141.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_141.docx</t>
   </si>
   <si>
     <t>Indicação Nº141/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, do Município de Roncador, solicitando que seja construído um sistema (saída) para escoamento de água da enxurrada da estrada de Barriquinha que empoça na frente da casa do Senhor José Wilson da Silva (José da bateria).</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_146.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_146.docx</t>
   </si>
   <si>
     <t>Indicação Nº146/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando a aquisição de uma lavadora de alta pressão para ser destinado ao uso do setor do pátio da prefeitura._x000D_
 No local além de funcionar o setor de máquinas, também funciona o setor de notas do produtor rural, isso faz com tenha um fluxo bem intenso de pessoas e como possui muitas calçadas.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_147.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_147.docx</t>
   </si>
   <si>
     <t>Indicação Nº147/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando a reforma do Ginásio Silvestre Kuchla, com melhorias nos banheiros arquibancadas. Solicita também que sejam adquiridos equipamentos de uso no ginásio, tais como bolas, redes, poste para amarração de rede entre outros itens necessários para uso no ginásio.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_145.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_145.docx</t>
   </si>
   <si>
     <t>Indicação Nº145/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, solicitando cascalhamento antes da serra que é um dos pontos críticos da estrada do Rio Formoso/Santo Antonio, próximo a propriedade do Sr. Nicolau Pauluk. Acreditamos que para realização deste serviço serão necessários cerca de três caminhões de cascalho. _x000D_
 As subidas são muito íngremes e em dia de chuva é difícil trafegar, necessitando urgente de cascalhamento, pois fica muito escorregadio e prejudica as atividades rurais.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_144.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_144.docx</t>
   </si>
   <si>
     <t>Indicação Nº144/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, solicitando cascalhamento da estrada do Formoso, na entrada principal do Sr. Jorge Gotardo, Município de Roncador/PR._x000D_
 Considerando que as estradas são primordiais para o desenvolvimento das atividades agrícolas, portanto necessitam estarem em boas condições de trafego.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_148.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_148.docx</t>
   </si>
   <si>
     <t>Indicação Nº148/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Ilmo. Senhor RENATO SLOBJDAN, Secretário de serviços Públicos, solicitando a pedido do Sr. José Soares cascalhamento da chegada da propriedade do senhor Antonio Soares da comunidade do Faxinalzinho._x000D_
 Considerando que a entrada da propriedade está em péssimas condições e por se tratar de um pequeno proprietário este não possui maquinários para realizar a melhoria na estrada.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_149.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_149.docx</t>
   </si>
   <si>
     <t>Indicação Nº149/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Secretário de Agricultura OSVALDO LAVEZZO, pedindo que desenvolva ações de incentivo a piscicultura no Município de Roncador. _x000D_
 O pequeno produtor precisa de diversificação em suas atividades de maneira aproveitar ao máximo sua pequena propriedade e assim assegurar o sustento e a permanência da família no campo.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_150.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_150.docx</t>
   </si>
   <si>
     <t>Indicação Nº150/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Sr. RENATO SLOBJDAN, Secretário de Serviços Públicos, solicitando cascalhamento da entrada da propriedade do Sr. Lauro da Silva em frente ao vendedor de pamonha, cascalhamento da estrada do Sr. João Germânio, cascalhamento da estrada na propriedade do Sr. Clovis Ribeiro e da estrada na propriedade do Sr. José Airton, todas localizadas na comunidade Vista Alegre._x000D_
 Considerando que as estradas são primordiais para o desenvolvimento das atividades agrícolas e apesar de não serem estradas principais é importante que sejam readequadas para que os moradores possam ter acesso as suas residências sem maiores transtornos. Inclusive um dos moradores está passando por problemas de saúde e a falta de cascalhamento na chegada da propriedade dificulta e muito o acesso a propriedade.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_154.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_154.docx</t>
   </si>
   <si>
     <t>Indicação Nº154/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Sr. ROBERTO MENDES, Secretário Esporte e Turismo do Município de Roncador, indicando a realização de melhorias no Ginásio de Esportes localizado na Rua Paraná esquina com a Rua Paranaguá (ginásio da Escola Monteiro Lobato). _x000D_
 O espaço é utilizado pela escola Municipal para realização de atividades pedagógicas especialmente as atividades da disciplina de Educação Física, no entanto o espaço necessita de reforma para que as crianças tenham um ambiente adequado para realização das atividades.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_155.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_155.docx</t>
   </si>
   <si>
     <t>Indicação Nº155/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Ilmo. Senhor RENATO SLOBDJAN, Secretário de Serviços Públicos indicando cascalhamento de um trecho da Avenida Brasília no Bairro do Jardim Anchieta, em frente à Igreja evangélica Jesus é a Paz._x000D_
 Esse trecho é de chão batido, portanto é necessário pelo ao menos um cascalho pois em dias de chuva vira um verdadeiro lamaçal, esse acúmulo de água e terra causa transtornos aos moradores, aos fiéis da igreja local, além disso a água acaba invadindo uma residência, causando transtornos e prejuízos.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_151.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_151.docx</t>
   </si>
   <si>
     <t>Indicação Nº151/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Sr. RENATO SLOBJDAN, Secretário de Serviços Públicos, Indicando a construção de uma ponte na comunidade de Barriquinha a trezentos (300) metros da sede da Associação, sentido a propriedade do Sr. Zatesko._x000D_
 Considerando que não há ponte nesta localidade os munícipes necessitam realizar a travessia pelo rio. Apesar do rio ser baixo neste trecho a constante passagem dentro do rio traz prejuízos tanto aos donos de veículos, quanto a natureza, pois essa passagem prejudica o curso do rio e aos veículos podem danificar peças importantes para o seu funcionamento.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_153.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_153.docx</t>
   </si>
   <si>
     <t>Indicação Nº153/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Sr. RENATO SLOBJDAN, Secretário de Serviços Públicos, indicando melhorias no bueiro ampliando as laterais do bueiro e instalando proteção nas laterais, localizado na comunidade do Rio Bonito nas proximidades da propriedade do Sr. Divonsir. _x000D_
 A comunidade tem encontrado dificuldades para atravessar esse bueiro, pois os veículos agrícolas que são de grande porte não conseguem passar.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_152.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_152.docx</t>
   </si>
   <si>
     <t>Indicação Nº152/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Sr. RENATO SLOBJDAN, Secretário de Serviços Públicos, Indicando a reforma da ponte localizada no Rio da Barras, nas proximidades da Fazenda Boa Sorte, município de Roncador/PR._x000D_
 Considerando que as madeiras da ponte apodreceram a população teme que esta venha abaixo, por isso pedem urgência na reforma, antes que venha acontecer algum acidente.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_157.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_157.docx</t>
   </si>
   <si>
     <t>Indicação Nº157/2021. _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Ilmo. Senhor ROBERTO MENDES, Secretário de Esportes e Turismo de Roncador, solicitando que seja instalado iluminação no campo de futebol localizado na comunidade do Faxinalzinho._x000D_
 O momento tão esperado do retorno das atividades chegou, portanto, nossos espaços públicos precisam estarem preparados para receber a população. _x000D_
 O campo de futebol é um local bastante utilizado por nossos munícipes, sendo que há uma grande procura por utilização no período noturno, por isso faz se necessário a instalação de iluminação.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_156.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_156.docx</t>
   </si>
   <si>
     <t>Indicação N°156/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao limo. Senhor RENATO SLOBDJAN, Secretário de Serviços Públicos, indicando a realização de serviços e recolhimento de entulhos dos campos de futebol localizados nas comunidades do Cateto e do Rio Bonito._x000D_
 Felizmente as atividades em grupo estão retornando à sua normalidade, portanto é preciso cuidar para que os espaços públicos das comunidades para que estejam em condições ideais de uso.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_158.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_158.docx</t>
   </si>
   <si>
     <t>Indicação Nº158/2021. _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresento a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Ilmo. Senhor RENATO SLOBDJAN, Secretário de Serviços Públicos, solicitando que seja realizado a manutenção da estrada localizada na comunidade do Cancan de Baixo, propriedade do Sr. Edmilson próximo a propriedade do Sr. Miguel Saqueto, Município de Roncador.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_160.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_160.docx</t>
   </si>
   <si>
     <t>Indicação Nº160/2021.    _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor RENATO SLOBODJAN, Secretário de Serviços Públicos, cobrando atendimento a solicitação a manutenção das estradas dos Senhores João Cardoso, “Chiliga”, Turíbio, Pandareco, Zangão mecânico e estrada do “chacho” localizadas na Comunidade do Assentamento Barro Preto, município de Roncador/Pr._x000D_
 Pede-se que as estradas além de patrolamento sejam cascalhadas, pois em dias de chuva alguns trechos ficam bastante escorregadios. _x000D_
 Além das famílias locais que necessitam diariamente das estradas rurais para o desenvolvimento das atividades, nos finais de ano esperam a chegada de seus parentes e as condições das estradas é um fator de grande preocupação.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_161.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_161.docx</t>
   </si>
   <si>
     <t>Indicação Nº161/2021.   _x000D_
  _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a construção de um abrigo (ponto para ônibus) para espera de condução na saída para Mato-Rico.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_162.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_162.docx</t>
   </si>
   <si>
     <t>Indicação Nº162/2021.   _x000D_
  _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que seja pintado as faixas para estacionamento em toda Avenida Santo Antônio, município de Roncador/PR._x000D_
 Considerando que a Avenida Santo Antonio é bastante movimentada e possui muitos comércios, por esta razão as vagas para estacionamentos são bastante disputadas, porém a delimitação com faixas facilita aos motoristas para estacionarem ocupando melhor os espaços.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_163.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_163.docx</t>
   </si>
   <si>
     <t>Indicação Nº163/2021._x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando seja instalado semáforo na Avenida São Pedro, que realize estudos e instale um semáforo, na Avenida São Pedro no ponto em de intersecção com a Avenida Santo Antônio na área central da cidade._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Conforme podemos observar no CTB (Código de Transito Brasileiro) é responsabilidade do município, promover a sinalização das vias públicas._x000D_
 Diante disso, estamos solicitando que o setor urbano do município a instalação de semáforo nesta via, pois se trata de uma via bastante movimentada e por ser ligação de outra Avenida já ocorreram muitos acidentes.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_164.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_164.docx</t>
   </si>
   <si>
     <t>Indicação Nº164/2021.   _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor RENATO SLOBODJAN, SECRETÁRIO DE OBRAS E SERVIÇOS PÙBLICOS solicitando que seja cascalhado um trecho da estrada do Assentamento Rio Azul, a qual é utilizada pelas famílias do Sr. Geraldo, Sr. Antonio, Sr. Faustino e Sr. Aroldo. É um pequeno trecho de estrada, no entanto é muito importante o cascalhamento pois os moradores estão enfrentando problemas em relação a este pequeno trecho sem cascalho.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_165.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_165.docx</t>
   </si>
   <si>
     <t>Indicação Nº165/2021.   _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor RENATO SLOBODJAN, SECRETÁRIO DE OBRAS E SERVIÇOS, PÙBLICOS solicitando que seja providenciado liberado horas máquinas e que seja feito uma esplanada na comunidade de Santo Antonio para construção de um campo de futebol naquela comunidade._x000D_
 _x000D_
 Justificativa_x000D_
 	A Comunidade possui um terreno e quer transforma-lo em campo de futebol para uso comum, no entanto necessitam que a Prefeitura faça a esplanada para que o terreno fique adequado para essa finalidade.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_166.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_166.docx</t>
   </si>
   <si>
     <t>Indicação Nº166/2021.   _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor RENATO SLOBODJAN, SECRETÁRIO DE OBRAS E SERVIÇOS, PÙBLICOS solicitando que seja realizado melhorias na Rua Amazonas no trecho entre a Rua Visconde do Rio Branco seguido até a Rua Padre Zygmunt Supieta, cidade de Roncador/PR_x000D_
 _x000D_
 Justificativa_x000D_
 	A rua foi estruturada com pedras poliédricas, porém com o passar dos anos as pedras cedem formando ondulações e buracos.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_167.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_167.docx</t>
   </si>
   <si>
     <t>Indicação Nº167/2021.   _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor RENATO SLOBODJAN, SECRETÁRIO DE OBRAS E SERVIÇOS, PÙBLICOS solicitando que seja liberado seis viagens de cascalho para a comunidade de Barro Preto, propriedade do Sr. Pedro Penga, sendo duas para ser espalhada na entrada da mangueira e quatro para um trecho da estrada. _x000D_
 _x000D_
 Justificativa_x000D_
 O Sr. Pedro Penga está tendo dificuldades com manuseamento da produção e com o transporte do leite, pois em dias de chuva junta muito barro, em frente a mangueira fazendo um atoleiro e a estrada fica bastante escorregadia</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_168.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_168.docx</t>
   </si>
   <si>
     <t>Indicação Nº168/2021.   _x000D_
 _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exma. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando que seja instalado placas indicativas, nas saídas da cidade de Roncador (Iretama, Mato Rico e Nova Cantu) informando a existência de ciclismo na pista e também nas saídas das estradas rurais. _x000D_
 _x000D_
 Justificativa_x000D_
 Temos muitos adeptos ao ciclismo em nossa cidade, ocorre, porém, que o fato de não haver ciclovias, faz com que os ciclistas se arrisquem pelas Rodovias e o fato de não haverem acostamentos torna-se muito arriscado essa prática aos ciclistas._x000D_
 No intuito de alertar aos motoristas de que é possível haver ciclistas nas pistas, estamos solicitando a instalação destas placas, pois apesar de ser uma medida simples desperta atenção dos motoristas, amenizando os riscos de acidentes.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_169.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_169.docx</t>
   </si>
   <si>
     <t>Indicação Nº169/2021.   _x000D_
 Indicação ao Exma. Senhor RENADO SLOBODJAN, SECRETÀRIO DE SERVIÇOS PÚBLICOS, solicitando a reparação da ponte localizada na Comunidade de Vista Alegre, próximo a chácara do Sr. Clóvis. _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 A ponte está com pregos exposto e com prancha quebrada e isso vem causando sérios transtornos aos usuários, haja vista que são pneus furados, veículos danificados, sem contar que aumentam os riscos de acidentes, devido as condições da estrada rural.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>MSGV</t>
   </si>
   <si>
     <t xml:space="preserve">Mensagem de Veto </t>
   </si>
   <si>
     <t xml:space="preserve">Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1427/2021_03_08_16_33_59.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1427/2021_03_08_16_33_59.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto total ao Projeto de Lei do Legislativo Municipal nº01/2021,que trata de publicação, no portal da transparência do Município  de Roncador, da lista dos nomes das pessoas vacinadas contra a COVID-19, por considerá-lo inconstitucional e contrário aos interesses públicos.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_de_agradecimento.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_de_agradecimento.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO - Ao Exmo. Senhor Ricardo Barros, pelo comprometimento com o município de Roncador-PR, honrando os compromissos firmados com a população liberando recursos através de Emendas Parlamentares.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/2021_12_02_16_31_04.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/2021_12_02_16_31_04.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de Agente Administrativo do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/2021_12_13_14_24_42.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/2021_12_13_14_24_42.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº929/2010, que dispõe sobre a Estrutura Administrativa da Prefeitura Municipal de Roncador-PR, cria a secretaria de Municipal de Desenvolvimento Sustentável e Turismo, cria e extingue cargos em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei do Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1373/2021_02_08_08_44_22.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1373/2021_02_08_08_44_22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 01/2021 - Dispõe sobre a ratificação da primeira alteração e consolidação do protocolo de intenções do consórcio intermunicipal para o desenvolvimento dos municípios da região de Campo Mourão - CONDESCOM, e outras providencias.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1405/2021_02_26_15_42_51.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1405/2021_02_26_15_42_51.pdf</t>
   </si>
   <si>
     <t>Projeto nº02/2021_x000D_
 Suspende o prazo de validade do Concurso Público Edital nº01/2016, já homologado e em fase de convocação dos aprovados, até 31/12/2021, o prazo limite de restrições orçamentárias previsto pelo artigo 8º da Lei Complementar  Federal nº173/2020, e dá outras providências</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1428/2021_03_08_16_31_04.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1428/2021_03_08_16_31_04.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate á pandemia do coronavírus; medicamentos, insumos e equipamentos na área de saúde.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1431/2021_03_09_15_26_34.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1431/2021_03_09_15_26_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Ratificação da adesão do Município de Roncador no Contrato de Rateio nº001/2021, firmado junto ao CIDCENTRO, visando custear os projeto "TURISMO REGIONAL/TERRITORIAL E AMPLIAÇÂO DE MERCADOS PARA COMERCIALIZAÇÂO DE PRODUTOS DE ORIGEM ANIMAL", e outras providências.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1432/2021_03_09_15_14_26.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1432/2021_03_09_15_14_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal instituir o Programa de Recuperação de Créditos Tributários e não Tributários do Município de Roncador, relativo aos exercícios 2020 e anteriores, ajuizados ou não, e dá outras providências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1463/2021_03_25_16_14_01.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1463/2021_03_25_16_14_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Ratificação do Primeiro TERMO ADITIVO AO CONTRATO DE RATEIO firmado pelo Município de Roncador junto ao CISCOMCAM, para viabilizar a destinação de APORTE FINANCEIRO A SANTA CASA DE CAMPO MOURÃO e GOIERÊ, bem como manutenção do CENTRO MÃE PARANENSE, nos termos das Resoluções 3,4 e 5(anexas), e outras providências.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1467/2021_03_31_14_06_55.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1467/2021_03_31_14_06_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar acordo extrajudicial com o Sr. IRINEU SILVERIO DE OLIVEIRA, para fins de indenização de área pertencente ao Município, bem como pagamento de 02(duas) multas por infração á Lei Municipal nº1.194/2017, visando regularizar obra junto imóvel localizado na esquina da Avenida Paraná, com a Marechal Deodoro da Fonseca, objeto da matrícula nº17.624(anexa) e ainda, desafetar a área objeto do ajuste, da classe dos bens de uso comum o povo e afetar para a classe dos bens, e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1471/2021_03_31_15_58_38.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1471/2021_03_31_15_58_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação-Conselho FUNDEB, nos termos da Lei Federal nº14.113, de 25 dezembro de 2020.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1480/2021_04_07_16_30_12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1480/2021_04_07_16_30_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do Poder Executivo Municipal nos termos do §2º do art.48 c/c com o caput do art. 207 da Lei Municipal Complementar nº791/2005, art.22,Parágrafo Único, inciso, inciso I, da L.C. nº101/2000 e do inciso X do art. 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1492/2021_04_19_09_38_18.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1492/2021_04_19_09_38_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1503/2021_04_30_15_18_06.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1503/2021_04_30_15_18_06.pdf</t>
   </si>
   <si>
     <t>Altera o art.5º da Lei Municipal nº1.005/2013 que trata da composição do Conselho Municipal de Desenvolvimento Rural Sustentável -CMDRS e dá outras providências.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1504/2021_04_30_15_17_29.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1504/2021_04_30_15_17_29.pdf</t>
   </si>
   <si>
     <t>Estabelece novas regras sobre Serviço de Inspeção Municipal -SIM/POA, e os procedimentos de inspeção sanitária em estabelecimentos de produtos de origem animal, atualizando as disposições da Lei Municipal nº408/ de 26 de maio de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>Regulamenta e disciplina os serviços sonoros emitidos através de veículos dotados de amplificadores de voz, alto-falantes e similares, no Município, no Município de Roncador.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/2021_06_16_15_26_12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/2021_06_16_15_26_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal  a firmar Termo de Permissão de Uso dos bens móveis que especifica, com a OEAR -Organização dos Estudantes Acadêmicos de Roncador, e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/2021_07_07_14_47_42.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/2021_07_07_14_47_42.pdf</t>
   </si>
   <si>
     <t>Altera o art.1º, da Lei Municipal nº401/1997, que dispõe sobre a criação do Parque Municipal Miguel Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/2021_07_16_09_26_25.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/2021_07_16_09_26_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a prorrogar o prazo para adesão ao REFISRON/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/2021_07_22_16_11_14.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/2021_07_22_16_11_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar acordo extrajudicial com o Sr. ORLANDO DA FONSECA, para pagamento de danos de pequena monta, decorrente da responsabilidade objetiva da administração pública e o respectivo aceitante, com vistas a evitar demanda judicial, e dá outras providências.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Permissão de Uso temporário, excepcional e em caráter emergencial, dos bens móveis que especifica, com a OEAR-Organização dos Estudantes Acadêmicos de Roncador, e dá outras providências.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/2021_08_09_11_14_33.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/2021_08_09_11_14_33.pdf</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/2021_08_16_16_21_59.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/2021_08_16_16_21_59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a receber em doação, a título gratuito, e, a desafetar da classe dos bens dominiais e afetar para classe dos bens comum do povo, para fim de utilização de via de circulação, o imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/2021_08_30_11_00_46.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/2021_08_30_11_00_46.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Roncador, para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/2021_09_10_15_56_11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/2021_09_10_15_56_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de metas e prioridades na Lei Municipal nº1.217/2017 - PPA e Lei Municipal 1.305/2020-LDO -Lei de Diretrizes Orçamentárias, para o exercício de 2021 e autoriza a abrir créditos adicional especial no exercício de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/2021_09_13_09_42_51.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/2021_09_13_09_42_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Permissão de Uso dos bens móveis que especifica, com a Associação Comunitária do Produtores Rurais do Cateto, e dá outras providências.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/2021_09_14_08_21_52.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/2021_09_14_08_21_52.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Roncador a Política de Educação Ambiental e cria dento do Conselho Municipal de meio ambiente e Saneamento Básico o Grupo de trabalho e estabelece demais providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/2021_09_29_15_52_35.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/2021_09_29_15_52_35.pdf</t>
   </si>
   <si>
     <t>Suspende temporariamente a eficácia da legislação que dispõe sobre reajuste dos vencimentos/salários e demais vantagens dos servidores públicos municipais de Roncador.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/2021_10_22_11_14_54.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/2021_10_22_11_14_54.pdf</t>
   </si>
   <si>
     <t>Disciplina a prestação de serviços voluntário no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/2021_12_13_14_41_19.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/2021_12_13_14_41_19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº927/2010 que reestrutura o plano de cargos e salários do magistério público municipal de Roncador-Pr, para alterar a nomenclatura do cargo de educador infantil e unificar o período de férias do professor e do professor de educação infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/2021_12_13_14_42_26.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/2021_12_13_14_42_26.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do artigo 21, da Lei Municipal nº1123, de 13 de julho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/2021_12_14_14_13_15.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/2021_12_14_14_13_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Regime Próprio de Previdência Social do Municipal do Roncador -PREVIRON, e dá outras providências.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/2021_12_20_16_44_44.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/2021_12_20_16_44_44.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de nutricionista e dá outras providências.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/2021_12_20_16_47_11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/2021_12_20_16_47_11.pdf</t>
   </si>
   <si>
     <t>Altera disposições das Leis Municipais 1.192/2017 e 1.193/2017 e integrantes do Plano Diretor Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/2021_12_27_14_51_38.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/2021_12_27_14_51_38.pdf</t>
   </si>
   <si>
     <t>Altera o Art.3º da Lei Municipal nº1075/2014, para fim de alterar o indexador de atualização monetária da Unidade Fiscal U.F.M., e dá outras providências.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/2021_12_27_14_52_57.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/2021_12_27_14_52_57.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da taxa de gerenciamento de resíduos sólidos domiciliares -TGRSD - no Município de Roncador, e dá outras providências.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1416/2021_02_10_14_41_24.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1416/2021_02_10_14_41_24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, no Portal da Transparência do Município de Roncador, da lista dos nomes das pessoas vacinadas contra a COVID-19, na forma que especifica.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_n.o_02.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_n.o_02.docx</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Roncador, e dá outras providências.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_no03.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_no03.docx</t>
   </si>
   <si>
     <t>“Institui o Programa Permanente de Inspeção de Pontes e estradas rurais no Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_04_diovani_obras_publicas..docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_04_diovani_obras_publicas..docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade no âmbito municipal da divulgação de informações sobre obras públicas paralisadas, contendo os motivos, tempo de interrupção e nova data prevista para término.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_no_05_-2021..doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_no_05_-2021..doc</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do Poder Legislativo Municipal de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>Antonio Martins, Vereadores(as), Edison José Pietroski, Edmar Marcheski, Jenauro Hruba, José Aparecido da Silva</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e do exercício físico como essenciais para a população de Roncador em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/2021_06_16_14_59_23.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/2021_06_16_14_59_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de vacinação contra COVID-19,  no Município de Roncador-Estado do Paraná.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/2021_08_30_14_06_10.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/2021_08_30_14_06_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública urbana do Distrito de Alto São João e dá outras providências.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1384/requerimento_14-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1384/requerimento_14-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Edmar Marcheski, Diovani Seguro, Maria Santina Ribeiro da Luz Silva, vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, solicitar envio de ofício ao Exmo. Senhor Alexandre Curi, Deputado Estadual, solicitando que para que interceda junto ao Instituto das Águas, com a finalidade de liberar recursos para que o município de Roncador realize perfuração de poços artesianos, na Vila Rural do Faxinalzinho e na Comunidade de Barro Preto._x000D_
 Infelizmente por conta de diversos fatores estamos vivenciando uma crise hídrica e muitas comunidades rurais de nosso município estão sofrendo com a falta de água. Por conta disso se faz necessário e urgente a perfuração de poços artesianos para suprir essa necessidade básica e essencial para a vida humana.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Edmar Marcheski, Diovani Seguro, Maria Santina Ribeiro da Luz Silva, vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, solicitar envio de ofício ao Exmo. Senhor Luiz Claudio Romanelli, Deputado Estadual, solicitando que para que interceda junto ao Instituto das Águas, com a finalidade de liberar recursos para que o município de Roncador realize perfuração de poços artesianos, na Vila Rural do Faxinalzinho e na Comunidade de Barro Preto._x000D_
 Infelizmente por conta de diversos fatores estamos vivenciando uma crise hídrica e muitas comunidades rurais de nosso município estão sofrendo com a falta de água. Por conta disso se faz necessário e urgente a perfuração de poços artesianos para suprir essa necessidade básica e essencial para a vida humana.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_16-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_16-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereador que ao Presente subscreve, vem em conformidade com o Regimento Interno da Câmara, solicitar envio de oficio ao Exmo. Senhor Rodrigo Estacho, Deputado Estadual, solicitando que entre em contato com as autoridades competentes do Estado e que interceda para que haja um aumento de efetivo de policiais para trabalharem no município de Roncador._x000D_
 _x000D_
 Considerando as informações contidas no site do IBGE o município de Roncador possui uma área territorial de 742,121 Km² de extensão, com uma população estimada de 9.645 habitantes, sendo divido por diversas comunidades rurais e um Distrito (Alto São João). Parte de nossa população reside em área urbana e outra parte nas comunidades rurais, sendo que todas estas pessoas necessitam da prestação dos serviços da polícia, porém o fato de que cada comunidade se localiza distante uma da outra, o número baixo de efetivos dificulta o trabalho destes profissionais.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_23-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_23-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Edmar Marcheski, Diovani Seguro e Pedro Ferreira de Castro Vereadores, que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio a REGIONAL DE SAÙDE, solicitando as seguintes informações referentes ao hospital municipal de Roncador, sobre quais procedimentos cirúrgicos que estão autorizados a serem realizados no hospital. _x000D_
 Estamos no exercício da vereança e a saúde de nossa cidade é um departamento que muito nos preocupa, pois recebemos muitos munícipes em busca de alternativas para tratamento de saúde e em alguns casos procedimentos cirúrgicos.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>José Aparecido da Silva, que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor, PLAUTO MIRO GUIMARÃES ROSA Deputado Estadual, solicitando a disponibilização de recursos financeiros, para ser destinado ao Município de Roncador, para construção de um centro de eventos cultural, Casa da Cultura._x000D_
 _x000D_
 Considerando que o município de Roncador não possui um local para realizar as atividades de culturais e que há muitos anos vem tentando conseguir recursos para realizar essa construção, recorremos mais uma vez a V. Exa.  para que nos auxilie com emendas Parlamentar no sentido destinar recursos ao nosso município para construir um prédio para funcionar a casa de cultura.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1404/requerimento_24-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1404/requerimento_24-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Vereadora, que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor LUIZ CLAUDIO ROMANELLI, Deputado Estadual, solicitando a disponibilização de recursos financeiros, para ser destinado ao Município de Roncador, para que possamos instalar uma Usina de Tratamento de Madeira._x000D_
 _x000D_
 Como é de conhecimento de V. Exa., somos um município pequeno e precisamos de investimentos em muitas áreas, porém uma de nossas preocupações é o pequeno produtor que tem enfrentado muitas dificuldades para se manter no campo, por esta razão estamos buscando auxilio para instalação desta usina de tratamento de madeira, a qual a princípio beneficiará aos Associados da ACOFAN- Associação Comunitária do Faxinalzinho e Can Can, que é uma instituição organizada com intuito de buscar melhores condições ao pequeno produtor.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_28-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_28-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Pedro Ferreira de Castro, Vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que adquira máscaras para prevenção contra COVID -19 e que distribua diariamente aos estudantes da rede municipal de ensino. Sugere que a distribuição das máscaras aos estudantes da zona rural seja realizada ao embarcar no ônibus escolares e aos demais estudantes no portão da escola antes do aluno ingressar no pátio da escola._x000D_
 Considerando que estamos vivendo um período bastante complexo em que a preservação da saúde da população depende do cuidado de todos e conforme a determinação da saúde o uso de máscaras é um dos procedimentos que tem sido eficaz para evitar o contágio da doença do coronavírus.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_29-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_29-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor Wagner Mesquita de Oliveira, Diretor Geral do Departamento de Transito do Paraná (Detran), e solicitando estudo para implantação de Ciretran para o município de Roncador, pois é um órgão que atua em âmbito municipal e regional dentro dos diferentes estados brasileiros. A Circunscrição Regional de Trânsito (Ciretran) e suas delegacias são interligadas com o Detran nas cidades onde são instaladas. Sua principal função é servir de apoio ao Departamento Estadual, descentralizando os serviços. Dessa maneira o condutor não precisa se dirigir ao DETRAN do seu estado, podendo resolver suas questões direto em uma Ciretran.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_30-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_30-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito, e a Ilma. Senhora ROSI MARY MAYBUK, Secretária de Assistência Social, solicitando as seguintes informações a respeito da utilização do veículo destinado ao atendimento do CRAS do Distrito de Alto São João: _x000D_
 _x000D_
 	Se a solicitação de uso do veículo é realizada através da Secretaria de Assistência Social, com autorização da Secretária, ou se esta é realizada pela servidora do CRAS;  _x000D_
 _x000D_
 	Se há controle (lista) das pessoas que são transportadas diariamente;_x000D_
 _x000D_
 	Se o veículo do CRAS do Distrito de Alto São, possui diário de bordo para controle de viagens realizadas;_x000D_
 _x000D_
 	Quem é responsável pela condução do veículo, a servidora do CRAS ou há outros servidores habilitados e autorizadas para condução do veículo;_x000D_
 _x000D_
 	Se há um local público para guarda do veículo ou há autorização formal para guarda do veículo oficial em garagem residencial de servidor (a);</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1410/requerimento_31-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1410/requerimento_31-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito, ao Departamento de Jurídico do Município, solicitando estudos para alterar a Lei Municipal nº927 de 16 de setembro de 2010, que reestrutura o Plano de Cargos, Carreira e Remuneração dos Servidores do Magistério do Município de Roncador, promovendo mudanças na nomenclatura do Cargo Educador Infantil passando a constar “PROFESSOR DE EDUCAÇAO INFANTIL”._x000D_
 _x000D_
 Considerando que os Educadores Infantil têm as mesmas prerrogativas de um professor no desempenho do cargo e que, no entanto, dentro do Plano de Cargos possuem uma nomenclatura diferenciada, estamos sugerindo que haja alteração da nomenclatura, pois essa diferenciação tem preocupado a estes servidores, haja visto que algumas questões não ficam claras em relação ao educador infantil, especificamente no que se refere aposentadoria.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1411/requerimento_32-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1411/requerimento_32-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitar que seja revisto os valores pagam com diária aos servidores públicos do município, especialmente aos servidores ocupantes do cargo de motoristas._x000D_
 Justifica que os valores que o município paga atualmente pela prefeitura é muito baixo, cerca de R$35,00(trinta e cinco reais) e com atual índice de inflação, os valores percebidos não dá nem para fazer uma refeição decente.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1412/requerimento_33-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1412/requerimento_33-2021.docx</t>
   </si>
   <si>
     <t>Diovani Seguro e Irene Kozak Bonfim, Vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor FERNANDO FURIATT SABOIA, Diretor Geral do DER, solicitando que seja viabilizado a sinalização do local conhecido como Curva do açúcar na Rodovia Vassilio Boiko e também no trecho da curva próximo à entrada da comunidade do Cateto. _x000D_
 Nestes trechos da Rodovia Vassilio Boiko tem curvas bastantes acentuadas e por conta disso ocorrem muitos acidentes graves. Acreditamos que as sinalizações podem ajudar aos motoristas, pois quando se deparam com a sinalização redobram a atenção e os cuidados diminuindo a velocidade nestes locais e em consequência os riscos de acidentes.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1413/requerimento_34-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1413/requerimento_34-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VALTER PITOL, Diretor Presidente da Unitá, solicitando a verificação da possibilidade para que a empresa estenda o transporte de colaborados do município de Roncador, até a comunidade do Cateto._x000D_
 Considerando que na comunidade do cateto tem um povoado e muitas destas pessoas manifestaram interesses em trabalhar na empresa Unitá, porém o que impede é a questão do transporte, haja vista que a comunidade fica um pouco distante do asfalto e se torna difícil fazer o trajeto sem que tenham um transporte.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_27.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_27.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA, Prefeito, solicitando que seja solucionado a manutenção do bueiro localizado na Rua Paulo Kovalek, o qual está desmoronando._x000D_
 Justificativa._x000D_
 O problema com o bueiro da rua, faz com que água fique represada, formando poças.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_37-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_37-2021.docx</t>
   </si>
   <si>
     <t>Vimos por meio do presente SOLICITAR envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, de Vossa Senhoria a relação das despesas com os recursos destinados exclusivamente ao tratamento e prevenção do Covid 19. Especificando detalhadamente, todos os valores já enviados pelos governos estadual e federal desde 2020, relacionando o total destinado a cada mês e relacionando as despesas.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_36-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_36-2021.docx</t>
   </si>
   <si>
     <t>Vimos por meio do presente SOLICITAR de Vossa Senhoria  envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações acerca da situação dos terrenos localizados no Jardim Anchieta, mais especificamente, na localidade denominada "Vila Penga", onde trata de antigo loteamento não regularizado junto à Prefeitura Municipal, porém, segundo informações, já foi requerida a Regularização Fundiária, por ser de interesse social, conforme dispõe Lei 13.465/17._x000D_
 _x000D_
 	Se, realmente foi requerido a regularização, gostaríamos que informasse o que falta para regularizar, pois, como os ocupantes possuem a posse mansa e pacífica da área, há mais de vinte anos, já adquiriram o direito de posse, porém sem a devida documentação, tanto os proprietários, quanto o poder público só têm a perder com a demora na regularização.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1421/requerimento_35-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1421/requerimento_35-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo.  SERGIO SOUZA, Deputado Federal, solicitando recursos financeiros através de emenda Parlamentar no valor de R$200.000,00 (duzentos mil reais) para destinar ao município de Roncador para a instalação de um abatedouro de pequeno porte para o abate de suínos e bovinos._x000D_
 O Município de Roncador possui um rebanho considerável parte deste rebanho são criados para corte, porém o fato de não possuirmos um local apropriado para realizar o abate dos animais, acabam tendo que se deslocar a outra cidade para realizar o abate. _x000D_
 Esse deslocamento faz com que o produtor tenha um alto custo com o manuseio do produto, encarecendo o produto final.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1423/requerimento_38-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1423/requerimento_38-2021.docx</t>
   </si>
   <si>
     <t>Antonio Martins, Edison José Pietroski, José Aparecido da Silva, Jenauro Hruba, Irene Kozak, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo.  Ricardo José Magalhães Barros, Deputado Federal, solicitando a aquisição de uma moto niveladora, para o Município de Roncador._x000D_
 Essa solicitação se faz necessária para realização de serviços nas estradas rurais do município._x000D_
 Considerando que temos uma vasta extensão territorial de estradas vicinais de trafegabilidade agrícola, de bacia leiteira, aviários e ainda transporte escolar.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_39-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_39-2021.docx</t>
   </si>
   <si>
     <t>Antonio Martins, Edison José Pietroski, José Aparecido da Silva, Jenauro Hruba, Irene Kozak, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo.  Ricardo José Magalhães Barros, Deputado Federal, solicitando recursos financeiros no valor de R$ 120.000,00 (Cento e vinte mil reais) para construção de um centro de fisioterapia, bem como a aquisição de 03 ensiladeiras, 03 carretas basculantes, para o Município de Roncador. _x000D_
 Conforme reunião realizada com vossa assessoria, estamos repassando este pedido que tem a finalidade de conseguir implementos agrícolas para serem destinados aos pequenos produtores de nosso município.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_42-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_42-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal, bem como ao Setor de Planejamento do Município, solicitando que seja realizado um levantamento das denominações das ruas projetas A e B, localizadas no Conjunto Paulo Kuchla, bairro do Jardim Anchieta município de Roncador-Paraná e posteriormente a colocação de placas com as devidas denominações._x000D_
 Considerando os moradores nos procurou em busca de solucionarmos um problema relacionado a falta de denominação das ruas do conjunto residencial Paulo Kuchla, o fato de constar apenas ruas projetadas, faz com que os moradores fiquem praticamente sem endereços, pois as empresas de transporte não conseguem realizar as entregas nestes locais.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_47-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_47-2021.docx</t>
   </si>
   <si>
     <t>Diovani Seguro, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a instalação de um “Vacinômetro” , uma ferramenta digital para que município possa divulgar em tempo real o número de pessoas imunizadas contra o coronavírus, divulgando número, classe vacinadas, números de vacinados com a primeira dose e com a segunda dose._x000D_
 A sugestão para uso desta ferramenta é para que haja mais transparência no processo de imunização, permitindo que mais pessoas possam acompanhar em tempo real os vacinados em nosso município. _x000D_
 A instalação de um “vacinômetro” permitirá que a população acompanhe esse processo de vacinação, sem haver a exposição de pessoas, conforme teme administração municipal, haja visto que seriam apenas divulgados a quantidade de doses recebidas, quantidades aplicadas, faixa etária e grupo beneficiados.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereadores(as), Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1441/requerimento_40-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1441/requerimento_40-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Vereadores que ao presente subscrevem   vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., Sérgio Souza, Deputado Federal, solicitando aquisição de uma Patrola/Motoniveladora para ser destinada ao Município de Roncador._x000D_
 Considerando que o município de Roncador é essencialmente agrícola e por esta razão depende de maquinários para realizar a manutenção das estradas rurais e também para a realização de outras benfeitorias na zona rural ou mesmo do perímetro urbano.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1442/requerimento_41-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1442/requerimento_41-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Vereadores que ao presente subscrevem   vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., LUIZ CLAUDIO ROMANELLI, Deputado Estadual, solicitando a aquisição de um kit de robótica para ser destinado a Escola Estadual Ulisses Guimarães, cidade de Roncador/Paraná._x000D_
 Considerando que as escolas estaduais de nosso município têm empenhando em desenvolver projetos de interesse da comunidade escolar que possibilite o desenvolvimento intelectual, físico, social e técnico.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1444/requerimento_46-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1444/requerimento_46-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Edmar Marcheski, Diovani Seguro, Maria Santina Ribeiro da Luz Silva, Vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., PEDRO LUPION, Deputado Federal, solicitando a aquisição de dois respiradores para serem destinados ao Município de Roncador-PR._x000D_
 A situação atual está ficando cada dia mais difícil e o colapso nos setores de saúde por causa do aumento do número de contaminados pela COVID-19, tem deixado toda a população assustada e os gestores sem muita saída, mesmo com todas as medidas sanitárias sendo atendidas vemos crescendo o número contaminados e aumento de pessoas que necessitam de atendimentos médicos.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_42.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_42.docx</t>
   </si>
   <si>
     <t>Apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando a que seja reconstruído a rampa em frente à casa do Senhor José Couto, na Rua 07 de setembro, pois com as obras de calçamentos formou-se uma valeta entre a rua e a residência, dificultando aos moradores a chegada na casa, o acesso à casa de carro tornou-se é impossível.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_45.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_45.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que a aquisição de bancos e a disposição de bancos na subida do Jardim Anchieta. _x000D_
 A distância do bairro do Jardim Anchieta até o centro da cidade se torna uma verdadeira jornada cansativa, por isso pedimos que disponham bancos nos canteiros laterais da pista para as pessoas possam utilizar para descanso.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1453/requerimento_49-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1453/requerimento_49-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Ilmo. Senhor, EDSON DE OLIVEIRA GONSALVES, Secretário Municipal de Educação, solicitando aquisição uma lavadora de alta Pressão, uma máquina de lavar de quinze quilos com função faz tudo, e os seguintes utensílios domésticos; talheres, chaleira, peneira, garrafas térmicas, para o CMEI – Centro Municipal de Educação Infantil Jesus Menino.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1454/requerimento_48-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1454/requerimento_48-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a construção de uma cobertura no lava jato de máquinas e veículos do Pátio e também a ampliação do muro levantando alguns centímetros e a reforma do posto onde fica o vigia no setor pátio  da Prefeitura Municipal de Roncador._x000D_
 _x000D_
 Considerando que os servidores ficam expostos as condições climáticas, tanto chuva, quanto sol muito quente, na hora de lavar os maquinários do município, é necessário construir uma cobertura. _x000D_
 Considerando que muitas vezes o momento disponível para realizar esse trabalho é incerto podendo ser nos horários em que o sol está muito quente, o que prejudica a lavagem, pois o sabão enxuga rapidamente antes mesmos dos servidores conseguirem enxaguar os maquinários ou veículo.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1456/requerimento_51-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1456/requerimento_51-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., RICARDO BARROS, Deputado Federal, solicitando a aquisição de dois respiradores para serem destinados ao Município de Roncador-PR.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_43.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_43.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., LUIZ CLAUDIO ROMANELLI, Deputado Estadual, solicitando que para que interceda junto ao Instituto das Águas, com a finalidade de liberar recursos para que o município de Roncador realize perfuração de poços artesianos, no Rio Bonito de baixo, e na Comunidade de Barro Preto e Rio das Barras._x000D_
 Infelizmente por conta de diversos fatores estamos vivenciando uma crise hídrica e muitas comunidades rurais de nosso município estão sofrendo com a falta de água. Por conta disso se faz necessário e urgente a perfuração de poços artesianos para suprir essa necessidade básica e essencial para a vida humana.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_54-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_54-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, tendo por base na Lei Federal Nº 12527/2011, que regulamenta o direito constitucional de acesso às informações públicas, REQUERER:_x000D_
 _x000D_
 	- Relatórios dos saldos de todas as contas do governo municipal de Roncador, em 01/01/2021._x000D_
 _x000D_
 	- Relação de todas as dívidas, (restos a pagar) incluindo fornecedores, servidores, Governo Estadual, e Governo Federal (relacionando convênios, FGTS, INSS, precatórios, etc), na data de 01/01/2021._x000D_
 _x000D_
 	- Resumindo: Detalhar os valores totais de saldos nas contas, e os valores totais de dividas, herdados pela nova gestão.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_52-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_52-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a construção de calçamento no prolongamento Avenida Brasília, que fica entre o antigo Algolim, propriedade do Senhor Cicero, bairro do Jardim Anchieta/Roncador-PR._x000D_
 Há no prolongamento desta Avenida um pequeno trecho de estrada que ainda é de chão batido, isso tem trazido muitas dificuldades aos moradores desta localidade, pois junta barro em dias chuvosos, muita poeira em dias de sol.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_53.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_53.docx</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_55-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_55-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor Marcio Nunes, Secretário do Desenvolvimento Sustentável e do Turismo do Estado do Paraná. solicitar recursos para urbanização do Cemitério Municipal de Roncador. _x000D_
 _x000D_
 Recentemente realizamos um projeto de execução de melhorias no cemitério de nossa cidade, porém para que a obra seja realizada necessitamos de recursos financeiros no valor equivalente de R$ 141.843,48(cento e quarenta e um mil, oitocentos e quarenta e três mil reais e quarenta e oito centavos). _x000D_
 Apesar de haverem em algumas comunidades, pequenos cemitérios, a maioria dos enterros são centralizados no cemitério São Pedro.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_58-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_58-2021.docx</t>
   </si>
   <si>
     <t>Edison José Pietroski, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que seja revisto as taxas de iluminações públicas, no sentindo de diminuir os valores cobrados da população da Vila Rural do Faxinalzinho, da Comunidade do Cateto, do Palmital 43, Distrito de Alto São João e de toda a cidade de Roncador/Pr. Solicita também, que seja designado um servidor da Prefeitura para verificar quais lâmpadas que estão queimadas e posteriormente ser cobrado da empresa a substituição destas lâmpadas._x000D_
 _x000D_
 Considerando que foi realizado a substituição das lâmpadas antigas para lâmpadas de led, as quais apresentam uma melhor iluminação e também um baixo consumo de energia. Por essa razão entende-se que o novo sistema de iluminação está gerando uma economia, a qual deve ser repassado aos consumidores, pois estes já estão assoberbados com os altos custos de vida.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_58-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_58-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor Rodrigo Estacho, Deputado Estadual, com a finalidade de encaminhar a solicitação Associação de Barriquinha, a qual nos encaminhou por intermédio de sua Diretoria, dois projetos com solicitação de implementos agrícolas (01 Plantadeira Multifuncional, uma grade aradora, 01 carreta   , 02 eixos/4 pneus e 01 descompactador) para ser destinado a esta Associação, com o intuito de auxiliar aos Pequenos produtores rurais em suas atividades. (Projetos anexos)._x000D_
 	Considerando que as Associações são entidades que fortalecem aos pequenos produtores, pois conjuntamente buscam mecanismos que visem facilitar e melhorar os trabalhos desenvolvidos no campo.    _x000D_
 	Esses implementos agrícolas são instrumentos que virão de encontro com as necessidades dos pequenos agricultores, que sozinhos não conseguem adquirir esses implementos, por esse motivo associação busca apoio do estado para conseguirem adquirirem maquinário, que são importantes instrumentos para melhoria das atividades rurais e traz benefícios para toda a comunidade.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_60-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_60-2021.docx</t>
   </si>
   <si>
     <t>IRENE KOZAK DO BONFIM, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando estudos para retirada do canteiro central da Rua Paraná, num trecho que compreende da Av. São Pedro, até a Rua Paranaguá._x000D_
 Apesar da via possuir dois sentidos na via do canteiro central existente atrapalha o trânsito, especialmente quando são veículos de grande porte, ainda se não bastasse a largura da rua há uma arborização no canteiro central o que dificulta a visibilidade dos motoristas.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_59-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_59-2021.docx</t>
   </si>
   <si>
     <t>IRENE KOZAK DO BONFIM, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que seja contratado com urgência um técnico agrícola e um Inseminador, para prestar serviços junto ao departamento de agricultura do município de Roncador._x000D_
 Considerando que temos em nosso município uma cadeia leiteira, de pequenos produtores os quais necessitam de auxílio para melhoria do rebanho e o profissional de inseminação artificial está capacitado para realizar essas técnicas, que são importantes para a melhoria do rebanho.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1491/requerimento_63-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1491/requerimento_63-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio Exmo. Senhor Fabiano Viudes, ao IAP- Instituto Ambiental do Paraná, solicitando autorização para corte de um pinheiro na propriedade do Senhor Aroldo Ferreira, na comunidade do Mosquiteiro, Município de Roncador/PR._x000D_
 A solicitação para corte desta árvore é urgente, pois a mesma está próximo a uma residência e expõe todos os moradores a riscos._x000D_
 A situação é tão grave que os moradores, no período noturno com medo de que o pinheiro desabe sobre a residência, pernoitam em casa de parentes ou vizinhos._x000D_
 Solicitamos que a liberação para corte desta árvore seja realizada o mais breve possível, pois há riscos contra a vida humana, a qual devemos preservar com todo cuidado e zelo.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Vereadores(as), Diovani Seguro, Edmar Marcheski, Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_64-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_64-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Edmar Marcheski, Diovani Seguro e Maria Santina Ribeiro da Luz Silva Vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio Exmo. Senhor PEDRO LUPION, Deputado Federal, solicitando a inclusão de Emendas Parlamentar, para destinar ao Município de Roncador para aquisição de um caminhão basculante._x000D_
 _x000D_
 O município de Roncador é essencialmente agrícola e estamos constantemente necessitando realizar serviços na zona rural, especialmente manutenções de estrada, por esse motivo precisamos de caminhões, especialmente para transportar cascalho para realizar melhorias nas estradas.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1497/requerimento_65-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1497/requerimento_65-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando a recuperação da pista de caminhada localizada na comunidade de Barriquinha, a qual se inicia na entrada da comunidade e segue até a gruta Madre Paulina, próximo ao campo de futebol daquela comunidade._x000D_
 Considerando que foi construído há um tempo atrás uma pista de caminhada nesta estrada, porém a falta de manutenção fez com que a pista ficasse sem condições de uso. _x000D_
 Por essa razão é necessário realizar e recuperação e reativação da pista, pois muitas pessoas gostam de caminhar por este trecho, por ser uma estrada arborizada se torna agradável a pratica desta atividade física no local.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1501/requerimento_70-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1501/requerimento_70-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor Edson Gonsalves de Oliveira, Secretário de Educação, solicitando que seja realizado um levantamento a partir das Diretorias das escolas municipais, sobre o número de alunos da Rede Municipal que recebem o kit de merenda escolar no ano de 2021. _x000D_
 O objetivo deste levantamento é para que seja realizado um planejamento, e elaboração de projeto de entrega dos kits de merenda escolar durante o período de suspensão das aulas em virtude do Covid-19(coronavírus), todas as escolas devem elaborarem listas com nomes dos alunos, turmas e responsáveis pelos mesmos, visando obter assinaturas dos que receberam os kits._x000D_
 Sabe-se, porém, que a verba do PNAE é pequena então, pedimos que a prefeitura entre com uma contrapartida, assim também utilizar a alimentação que vem da agricultura familiar</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1502/requerimento_68-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1502/requerimento_68-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando a possibilidade de se antecipar para o mês de maio o pagamento da primeira parcela do 13º (décimo terceiro) salário dos servidores públicos municipais._x000D_
 O artigo 7º da nossa Constituição Federal, apresenta como direitos dos trabalhadores o recebimento do décimo terceiro salário, o que compreende também os servidores investidos no cargo público._x000D_
 Sabe-se que há uma previsão legal de que o pagamento seja realizado entre os meses de fevereiro e novembro de cada ano, sendo, porém, uma prática comum do pagamento a ser realizado mais para o final do ano. Considerando que esse pagamento em seu princípio se tratava de uma gratificação natalina aos trabalhadores o que posteriormente veio a incorporar as legislações, inclusive tornando-se um direito constituído em nossa carta magna.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_71-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_71-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicita estudos da possibilidade do município em adquirir câmeras de monitoramento para serem instaladas nas entradas da cidade e nos estabelecimentos de ensino municipais e também em alguns pontos onde se concentram a maioria dos comércios de nossa cidade._x000D_
 Os monitoramentos com câmeras têm sido bastantes eficazes em alguns municípios, no combate a vandalismos e na proteção do patrimônio público e também particular, bem como na preservação da segurança nossa comunidade.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>Antonio Martins, Edison José Pietroski, Irene Kozak do Bonfim, Jenauro Hruba, José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_67-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_67-2021.docx</t>
   </si>
   <si>
     <t>Antonio Martins, Edison José Pietroski, Irene Kozak do Bonfim, Jenauro Hruba e José Aparecido da Silva, Vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., RICARDO BARROS, Deputado Federal, solicitando Emenda Parlamentar no valor de um R$ 1.000.000,00 (um milhão de reais) sendo este valor divido em três parcelas de R$333.333,33(trezentos e trinta e três mil reais e trezentos e trinta e três reais e trinta e três centavos), para ser destinado ao Município de Roncador. Os recursos que solicitamos tem como finalidade a construção de um prédio, para instalação de um lar para os idosos do Município de Roncador._x000D_
 _x000D_
 Infelizmente muitas pessoas quando chegam na velhice são desamparados pelos seus familiares por diversos motivos, a esses idosos à sociedade tem o dever de proporcionar-lhes a proteção e de fornecer o direito de um local onde possam viver com dignidade.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1510/requerimento_69-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1510/requerimento_69-2021.docx</t>
   </si>
   <si>
     <t>Antônio Martins, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, propondo que em conjunto com o corpo Jurídico da Prefeitura estude a possibilidade de realizar alteração na Lei Municipal 1241/2018, que institui o Programa Municipal de Incentivo à Geração de Renda denominado “Novos Caminhos do Desenvolvimento”, com o intuito de incentivar os munícipes a doar cascalho através da destinação de horas máquinas para prestação de serviços nas propriedade dos doadores. _x000D_
 O Município necessita de pedras de cascalhos para realizar a reparação e manutenções das estradas municipais, porém para isso é preciso realizar incentivos através de parcerias, promovendo incentivos para que os munícipes continuem a serem parceiros do município.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_71-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_71-2021.docx</t>
   </si>
   <si>
     <t>Edison José Pietroski, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando que estude a possibilidade de se realizar parcerias com os municípios de Mato-Rico e Iretama, a fim de adquirir mudas de tangerinas Maricota/bergamotas para serem distribuídas gratuitamente ou vendidas aos pequenos produtores de nosso município. Ainda solicita que seja realizado estudos para verificar quais outras espécies frutíferas são boas para serem cultivadas em nossa região e adquirir essas mudas para serem destinadas aos nossos pequenos produtores</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1514/requerimento_74-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1514/requerimento_74-2021.docx</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA, Prefeito Municipal de Roncador, Solicitar a construção de 800 metros aproximadamente de pista de caminhada num trecho que compreende a saída para Iretama, próximo à Rodovia Vassilio Boiko, do lado direito iniciando na Avenida São Santo Antonio, esquina com a Padre Sigmund Supieta, seguindo pelo Km 01 da Rodovia até o parque Mario Kovalek._x000D_
 Considerando que as pessoas estão caminhando na pista o que é muito perigoso, por ser uma via onde trafega muitos veículos de grande porte, até mesmo o vento que os veículos emitem por conta da velocidade, traz um impacto aos transeuntes o que pode ocasionar acidentes.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_75-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_75-2021.docx</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA, Prefeito Municipal de Roncador, solicitar que sejam pintados os postes dos canteiros dos centrais (estacionamentos), localizados na Avenida São Pedro com cores escuras (preta ou azul escuro)._x000D_
 Considerando que os postes foram pintados com a cor branca, isso tem dificultado a visualização por alguns motoristas, especialmente em dias em que a claridade é mais intensa, inclusive já acompanhei motorista batendo os veículos nos postes por conta da dificuldade de visualização.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/requerimento_76-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/requerimento_76-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA, Prefeito Municipal de Roncador, e ao Ilmo. Senhor Valdomiro Ranchuk, Secretário de Serviços Públicos Municipais, solicitando as seguintes informações;_x000D_
  _x000D_
 	Número de DAM (documento de Arrecadação Municipal) recolhidas no ano de 2021; _x000D_
 	Número de produtores atendidos no ano de 2021._x000D_
 	Número de horas máquinas que foram utilizadas na prestação destes serviços, durante o ano de 2021;_x000D_
 _x000D_
 A Lei Municipal 1241/2018, que Institui o Programa Municipal de Incentivo à Geração de Renda, denominado “Novos Caminhos do Desenvolvimento”, autorizou a prestação de serviços a particulares, com o devido recolhimento das DAM, de maneira a promover o incentivo e o desenvolvimento de nossas atividades agrícolas.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/requerimento_73-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/requerimento_73-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo., RICARDO BARROS, Deputado Federal, solicitando em nome da Associação Beneficente de Roncador, inscrita no CNPJ: 08.586.453/0001-53 e sobre a Presidência do Senhor Carlos José da Silva, a possibilidades de adquirir e disponibilizar a esta associação os seguintes equipamentos:_x000D_
 	01 Auto Refrator com Ceratômetro Automático Single LTL;_x000D_
 	02 Computadores de nível intermediário._x000D_
 A Associação Beneficente de Roncador tem sido primordial para a comunidade roncadorense, pois tem realizado atendimentos na área de saúde, uma área que possui grande demanda em todos os municípios, muito embora a saúde pública de Roncador venha se desdobrando para prestar atendimento a toda a comunidade, ainda temos uma grande demanda especialmente no caso de especialistas que na maioria das vezes é necessário buscar atendimentos em outras cidades e a associação tem sido grande parceira no fornecimento de algumas especialidades médicas para nossa população.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/requerimento_77-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/requerimento_77-2021.docx</t>
   </si>
   <si>
     <t>Diovani Seguro, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor Pedro Lupion, DEPUTADO FEDERAL, solicitando a disponibilização de recursos através e Emenda Parlamentar no valo de R$ 300.000,00(trezentos mil reais) para ser destinado ao Piso de Atenção Básica de Saúde do Município de Roncador._x000D_
  _x000D_
 Considerando que a área de saúde possui uma grande demanda de recursos e o PAB é composto de renda fixa e variável, portanto essa emenda parlamentar seria uma renda variável para contribuir no atendimento a demanda municipal dos atendimentos básicos da saúde de nossa população. _x000D_
 A questão da saúde sempre foi uma das áreas com bastante complexidade e que demanda de muitos recursos financeiros, no entanto sabemos que por conta do novo momento em que estamos vivenciando os desafios tem sido ainda gigantesco e a demanda de recursos financeiros ainda maiores.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_82-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_82-2021.docx</t>
   </si>
   <si>
     <t>Antonio Martins, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando a aquisição de uma quadra sintética e mini arena e que seja instalada no Distrito de Alto São João._x000D_
 _x000D_
 O Distrito de Alto São João necessita de espaços públicos adequados para que a população possa desenvolver atividades esportivas as quais trazem grandes benefícios, pois promove a interação social auxilia as crianças e jovens no desenvolvimento físico e intelectual.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_81-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_81-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor MARCIO NUNES, Deputado Estadual, Secretário do Desenvolvimento e do Turismo do Estado do Paraná, solicitando que a intermediação na destinação de Recursos de Financeira ao Município de Roncador com a finalidade específica de perfuração de poços artesianos nas comunidades rurais; Assentamento Rio Azul, Vista Alegre, Jararaca e Cateto._x000D_
 _x000D_
 Infelizmente nossas comunidades rurais vem enfrentamento duras crises hídricas, o que demanda a buscas de alternativas para suprir essa necessidade essencial e os poços artesianos é uma das alternativas para solucionar esse problema, haja vista que o nosso subsolo pode ser a solução para o fornecimento de água potável.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/requerimento_80-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/requerimento_80-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a aquisição e distribuição de Equipamentos de Proteção Individual, tais como botas, bonés, coletes, capas de chuva, fitas de isolamento e uniformes completos, para os servidores que trabalham na Defesa Civil de Roncador/PR._x000D_
 _x000D_
 Considerando que o Equipamento de Proteção Individual (EPI) é destinado à proteção do trabalhador contra riscos que possam ameaçar a sua segurança ou a sua saúde._x000D_
 A Defesa Civil trabalha em situações normalmente de riscos, pois atendem a emergências, em diversos locais, portanto os EPI são instrumentos de grande importância para proteção destes servidores.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_79-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_79-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a seguintes informações acerca das funções comissionadas e dos servidores efetivos que recebem adicionais do Município de Roncador, conforme abaixo:_x000D_
 _x000D_
 	Nome dos Servidores Comissionados e que recebem adicionais;_x000D_
 	Função ocupada;_x000D_
 	Departamento; _x000D_
 	Valores recebidos;</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/requerimento_78-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/requerimento_78-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Diovani Seguro e Edmar Marcheski, Pedro Ferreira de Castro, Vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor FERNANDO LUCIO GIACOBO DEPUTADO FEDERAL, solicitamos de Vossa Excelência, que interfira junto ao Governo Federal, para a liberação de emenda parlamentar no valor de R$ 300.000,00 (trezentos mil reais), a ser destinada para aquisição de equipamentos oftalmológicos. _x000D_
 _x000D_
 O Município de Roncador tem uma grande demanda nessa área, e os pacientes são obrigados a deslocar mais de 100 quilômetros para atendimento.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/indicacao_75.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/indicacao_75.docx</t>
   </si>
   <si>
     <t>Indicação Nº75/2021.    _x000D_
 Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL DE RONCADOR e ao Senhor VALDOMIRO RANCHUK, Secretário de Serviços Públicos, solicitando que seja cascalhamento da estrada e manutenção de bueiro da estrada do Senhor Anízio Zonta, localizado na Vista Alegre._x000D_
 Considerando que as estradas rurais são os meios primordiais para o desenvolvimento das atividades rurais, é necessário que o município trabalhe constantemente para mantê-las em boas condições</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_83-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_83-2021.docx</t>
   </si>
   <si>
     <t>Irene Kozak, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor ALVARO DIAS, SENADOR, solicitando que intervenha junto ao governo com finalidade a fim de contemplar o município de Roncador um trator de esteira, proposta essa já protocolada junto ao Ministério da Agricultura Pecuária e Abastecimento._x000D_
 _x000D_
 Nosso Município é possui a maior área territorial da região com 74.000 hectares, com mais de 2500km de estradas rurais e possui uma topografia acidentada, como consequência necessita de uma conservação viária de forma constante. Desta forma a aquisição de máquinas pesada é de grande importância para o desenvolvimento viário rural.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1537/requerimento_85-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1537/requerimento_85-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski e Diovani Seguro, Vereadores que ao presente subscrevem vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando que tome algumas providências no sentindo de amenizar o problema levado a comunidade do Jardim Anchieta com a transferência dos veículos apreendidos em nossa cidade. _x000D_
 Considerando que a transferência destes veículos trouxe indignação a população do Jardim Anchieta, com toda razão haja vista que os veículos estão juntando águas da chuva o que pode se tornar um criadouro da dengue, epidemia tão combatida em nosso município.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/requerimento_86-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/requerimento_86-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL,	venho por meio do presente, com base na Lei Federal Nº 12.527/2011, que regulamenta o direito constitucional de acesso às informações públicas, e do Artigo 147 da Lei Orgânica Municipal, REQUERER as seguintes informações:_x000D_
 _x000D_
 	- Nome da empresa que presta serviços de transbordo, transporte e qual a destinação final do lixo (não reciclável), coletado em Roncador.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/requerimento_87-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/requerimento_87-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Vereadora que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, Venho por meio do presente, com base na Lei Federal Nº 12527/2011, que regulamenta o direito constitucional de acesso às informações públicas, REQUERER:_x000D_
 _x000D_
 	- Informações acerca de todos os valores destinados através do Estado e União e outras entidades, ao Município de Roncador, a serem aplicados exclusivamente na prevenção e combate ao Covid 19;</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/requerimento_88-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/requerimento_88-2021.docx</t>
   </si>
   <si>
     <t>Irene Kozak, Vereadora  que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que desenvolva um projeto de incentivos aos pequenos produtores para auxiliar no desenvolvimento da criação de galinha colonial, pedimos que o município adquira através do Departamento de Agricultura e distribua os pintinhos, porém firme parceria com esses pequenos produtores para que futuramente possam devolver o dinheiro investido ao Município.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_89-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_89-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro  que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Ilmo. Senhor, AMADEU ELIZIO SANTOS, Secretário de Saúde, solicitando que o profissional de saúde medique os pacientes que são atendidos no período noturno no momento em que são atendidos, pois a maioria dos pacientes quando buscam atendimentos em horários noturnos, saem com as receitas, porém as farmácias normalmente estão fechadas e precisam aguardar até o outro dia, isso pode agravar o estado de saúde do paciente, além de causar sofrimentos durante todo o período noturno até que a pessoa consiga ser medicada.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/requerimento_90-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/requerimento_90-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Ilmo. Senhor, AMADEU ELIZIO SANTOS, Secretário de Saúde, solicitando que sejam incluídos no grupo de prioridade para vacinação todos os motoristas profissionais e motoristas de caminhão moradores do município de Roncador.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_91-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_91-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz e Silva, Vereadora que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício Ilmo. Senhor Amadeu Elizio Santos DD. Secretário Municipal de Saúde._x000D_
 REQUER: Informativo ou protocolo, adotado pela saúde municipal, evidenciando os procedimentos padrão frente ao Covid-19, mediante cronograma procedimental, desde a queixa com os sintomas pertinentes, testes, recomendações e tratamento precoce, medicamentos recomendados e medicamentos não recomendados, casos de isolamento e quarentena, internamentos, e envio para outras unidades de saúde para tratamento intensivo.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Antonio Martins, José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_84-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_84-2021.docx</t>
   </si>
   <si>
     <t>Antonio Martins, Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL e ao Ilmo. Senhor ROBERTO MENDES, Secretário de Esportes, solicitando a construção de uma quadra de bocha nas proximidades do Ginásio Edivaldo Vieira “Cartucheira”._x000D_
 Embora bocha não seja um esporte muito difundido em nossa cidade é um esporte que pode ser praticado por qualquer pessoa, sem restrições de idade, gênero ou limitações físicas. Além disso não demanda de muitos equipamentos para sua prática, sendo necessário apenas um espaço adequado e bochas (bolas) que podem ser de madeira ou resina sintética com objetivo de atingir um alvo, uma bola menor chamada de bolim.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Pedro Ferreira de Castro, Diovani Seguro, Edmar Marcheski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1555/requerimento_92-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1555/requerimento_92-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Diovani Seguro, Edmar Marcheski e Maria Santina Ribeiro da Luz Silva Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor ALEXANDRE CURY, Deputado Estadual, solicitando que seja liberado recursos para aquisição de um Britador de cascalho, para ser destinado ao Município de Roncador.   _x000D_
 Nosso Município é possui a maior área territorial da região com 74.000 hectares, com mais de 2500km de estradas rurais e possui uma topografia acidentada, como consequência necessita de uma conservação viária de forma constante.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Diovani Seguro, Edmar Marcheski, Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/requerimento_93-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/requerimento_93-2021.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Senhor ALEXANDRE CURY, Deputado Estadual, solicitando recursos para aquisição de lama asfáltica para recapeamento prolongamento Rua Paraná seguindo até ao lago do Parque Mario Kovalek, cidade de Roncador/PR._x000D_
 O prolongamento desta via necessita destas melhorias, pois em dias chuvosos há um aglomerado de lama que dificulta em muito a vida dos moradores, que precisam trafegar diariamente por estes trechos. Por se tratar de um trecho dentro da área urbana e por ser acesso ao parque municipal, muitos outros munícipes tem se utilizado desta via para frequentar o parque. _x000D_
 Considerando que o outro acesso ao parque é realizado através da Rodovia Vassilio Boiko, num trecho sem acostamento é importantíssimo que o município realize as melhorias nestas ruas evitando-se assim que os munícipes se exponham a riscos de acidentes.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_94-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_94-2021.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Diovani Seguro, Edmar Marcheski e Maria Santina Ribeiro da Luz Silva Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor ALEXANDRE CURY, Deputado Estadual, solicitando recursos no valor de R$500.000,000(quinhentos mil reais) para ser destinado ao Município de Roncador para aquisição de lama asfáltica para realização de recapeamento asfáltico nas Ruas dos Conjuntos Pedro Otales Mendes e Geraldo Peron.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_99-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_99-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva Vereadora que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor LUIZ CLAUDIO ROMANELLI, Deputado Estadual, solicitando uma máquina niveladora tipo patrola para o município de Roncador_x000D_
 _x000D_
 	Considerando que o município de Roncador, possui uma grande demanda de manutenção de estradas e de outros trabalhos que dependem de maquinários. _x000D_
 A destinação de uma máquina patrola para o município, será um importante instrumento para auxiliar a administração na realização das atividades tanto de manutenção de estradas, quanto na realização de outras melhorias no próprio perímetro urbano, que dependem de maquinários para sua realização.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_100-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_100-2021.docx</t>
   </si>
   <si>
     <t>Antonio Martins, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor MARCIO NUNES, Secretário do Desenvolvimento Sustentável e do Turismo do Estado do Paraná, com cópia ao Secretário Municipal de Esporte e Turismo de Roncador, Ilmo. Senhor ROBERTO MENDES, solicitando recursos financeiros para realizarmos a cobertura das arquibancadas do Estádio Augusto Becher do Município de Roncador.  _x000D_
 Considerando que nosso estádio foi revitalizado havendo a reconstrução das arquibancadas, porém para maior comodidade dos torcedores é importante que seja construído uma cobertura nas arquibancadas, pois os eventos realizados nesse local normalmente são em dias de sol, a cobertura irá promover a proteção dos usuários enquanto permanecem neste local.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1561/indicacao_84.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1561/indicacao_84.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exma., nos termos do Art.130 do Regimento Interno da Câmara, apresentamos a seguinte indicação ao Ilmo. Senhor VALDOMIRO RANCHUK, Secretário de Serviços públicos, indicando a realização de melhorias com cascalhamento na estrada que passa pelas propriedades dos Senhores Valdemar Mucoon, Israel Zatesko e do Senhor João Pataraico, comunidade do Mosquiteiro, Roncador-PR._x000D_
 Considerando que o nosso município é essencialmente agrícola e que diariamente muitos munícipes precisam das estradas para realizarem suas atividades. _x000D_
 As atividades agrícolas precisam muito das estradas em boas condições, desde do início da safra, quando transportam as sementes até o final quando transportam as produções.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/requerimento_101-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/requerimento_101-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando as seguintes informações;_x000D_
 _x000D_
 	Empresa contratada para realizar os rastreamentos dos veículos da frota municipal;_x000D_
 	Valor que está sendo pago;_x000D_
 	  Forma de contratação dos serviços de rastreamento, se é realizada por veículos rastreados ou pago integralmente incluindo toda a frota._x000D_
 _x000D_
 Considerando que temos verificado uns adesivos de rastreamento em vários veículos da frota, entendemos que isso seja mesmo essencial, pois os rastreamentos é uma maneira de monitorar os veículos da frota municipal, obter mais controle de sua utilização e proteger os bens públicos.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/requerimento_102-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/requerimento_102-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor JORGE LANGE, Presidente da COHAPAR-Companhia de Habitação do Estado do Paraná, solicitando a inclusão do Município de Roncador no programa de habitação de construção de unidades habitacionais sem custo, para que sejam destinadas pelo ao menos 15(quinze) unidades habitacionais para o Distrito de Alto-São João, Município de Roncador._x000D_
 Infelizmente ainda temos muitas famílias que vivem em condições de vulnerabilidade e que não possuem condições financeiras suficientes para adquirem sua casa própria. _x000D_
 O déficit habitacional ainda é muito alto em nosso município, temos muitas famílias carentes que sobrevivem com o mínimo, portanto construir uma casa ainda é sonho para muitas famílias, porém para que que possam alcançá-lo precisam de ajuda do estado.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/requerimento_103-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/requerimento_103-2021.docx</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim, Vereadora que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor MARCIO NUNES, Secretário de Estado Secretário do Desenvolvimento Sustentável e do Turismo do Estado do Paraná, solicitando recursos para a perfuração de poço artesiano na comunidade Faxinalzinho quilometro 2, Roncador-Paraná, o qual visa atender a uma comunidade de aproximadamente quinze moradores._x000D_
 Infelizmente estamos vivenciando uma crise hídrica, devido à pouca chuva e outras acontecimentos que afetam diretamente as fontes de agua naturais, essa crise hídrica está dificultando a vida nas comunidades rurais, fazendo com que busquemos alternativas para solucionar esse problema.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_110-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_110-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor RICARDO BARROS, Deputado Federal, solicitando recursos no valor de R$ R$ 445.543,32 (quatrocentos quarenta e cinco mil e quinhentos e quarenta e três reais e trinta e dois centavos) para aquisição de equipamentos para estruturação do Hospital Municipal de Roncador</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/requerimento_112-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/requerimento_112-2021.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Senhor RODRIGO ESTACHO, Deputado Estadual, a fim de repassar a solicitação da comunidade de Barriquinha, no sentido de verificar a possibilidade de conseguir recursos a fundo perdido para destinar a Associação de Barriquinha inscrita no CPNJ:02.376.594/0001-65, KM2, S/N, zona rural de Roncador-Paraná, que tem como Presidente o Senhor José Thiago Maibuk. _x000D_
 As associações rurais foram criadas com o intuito de fortalecer as atividades desenvolvida por pequenos produtores, essa associatividade também visa buscar melhorias em prol de todos os membros da associação e da comunidade. _x000D_
 A associação além de promover o incentivo as atividades agrícolas, também tem como foco desenvolver a cultura local, proporcionando aulas de canto e aulas de música com flauta doce para o público infantil.  A associação também promove atividades recreativas, pois conta com um campo de futebol. Ocorre, porém, que as sedes da associação aonde são desenvolvidas essas atividades de aulas, reuniões está necessitando urgentes de reforma e de algumas adequações para melhores acolhimento da comunidade.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1580/requerimento_111-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1580/requerimento_111-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Antonio Martins e Edison José Pietroski, Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor MARCIO NUNES, Secretário de Estado de Desenvolvimento Sustentável e do Turismo do Estado do Paraná, e ao Ilmo. Senhor Fabricio Castilho Haesbaert, gerente do Gabinete da Presidência da Companhia de Água e Abastecimento do Estado do Paraná-SANEPAR, solicitando que seja viabilizado equipamentos, tais como mangueiras/canos ou seja equipamentos necessários para distribuição de água na comunidade de Rio Azul, Município de Roncador/PR.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/requerimento_113-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/requerimento_113-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor Luiz Nishimori, Deputado Federal, solicitando que seja destinado ao Município de Roncador, patrulha mecanizada com enfoque na produção de silagem. _x000D_
 Considerando que a estiagem e as geadas atingiram fortemente nossa região e por conta disso as plantações e as pastagens ficaram bastante prejudicadas.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/requerimento_114-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/requerimento_114-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Beto Preto, Secretário de Saúde do Estado do Paraná, solicitando a doação de um veículo seminovo para ser utilizado no transporte de pacientes moradores nas Comunidades do Cateto e do Rio Azul, município de Roncador/PR. _x000D_
 Considerando que as comunidades possuem um número considerável de habitantes e que é localizada em aproximadamente uns doze quilômetros de distância da sede do município e a maioria dos moradores não possuem veículos próprios, portanto tem muitas dificuldades em se locomoverem até a cidade em busca de tratamento de saúde.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_117-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_117-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. VIVALDO LESSA MOREIRA, Prefeito Municipal, para que encaminhe ao Senhor MARCIO NUNES, Secretário de Estado de Desenvolvimento Sustentável e do Turismo do Estado do Paraná a solicitação de recursos para perfuração de poço artesiano na comunidade Água da Cruz, com objetivo de atender a família da Senhora Josefa Ossak dos Santos e os moradores do Sitio Primavera, Sitio Nossa Senhora Aparecida e Sitio São Germânio, no Distrito de Alto São-Roncador Paraná._x000D_
 As comunidades rurais têm sido muito afetadas com a falta de água, por essa razão estamos buscando juntos aos órgãos competentes alternativas para sanarmos essas dificuldades.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_110.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_110.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor Renato Slobodja, Secretário de Serviços Públicos, e requer a abertura de uma estrada localizada para cá da Igreja do Formoso, sito sitio da Professora Joaninha Chelner da comunidade do Rio Formoso._x000D_
 Há na comunidade uma estrada nas proximidades, porém essa se encontra tomada de pedras soltas, e por isso não há condição de trafegar, portanto para facilitar o acesso dos moradores da comunidade pede a abertura de uma nova estrada.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_112.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_112.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, solicitando a possibilidade de ser instalado no barracão de exaustores de ar, na Usina de Reciclagem José Goulart Alves, pois além da porta de entrada, não possui outras saídas de ar fazendo com que nos dias de calor o local fica muito quente, e com a perspectivas de que iremos enfrentar altas temperaturas neste verão, é necessário que seja tomado providências para amenizar o calor no ambiente de trabalho destes trabalhadores.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/indicacao_113.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/indicacao_113.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador e ao Ilmo. Senhor Osvaldo Lavezzo, Diretor de Agricultura do município de Roncador, solicitando que estudem a possibilidade de realizar auxílio para os pequenos produtores na construção do barracão para de criação do bicho da seda, doando telhas de fibrocimento (Eternit) para a cobertura dos barracões e doação de materiais necessários para instalação de abrigos para os criadores e cabritos. _x000D_
 Considerando que alguns moradores de estão investindo em novas atividades tais como a criação do bicho da seda e criação de caprinos, porém um dos maiores custos tem sido a construção dos barracões e as adequações da propriedade para início das atividades.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_118-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_118-2021.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Edmar Marcheski, Jenauro Hruba, Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara e requer envio de ofícios ao Exmo. Senhor CARLOS MASSA RATINHO JUNIOR, Governador do Estado do Paraná e ao Exmo., Senhor LUIZ CLAUDIO ROMANELLI, Deputado Estadual, para unam força e mobilize os órgãos competentes e contemple município de Roncador com um Colégio agrícola, pedimos que seja transformado o Colégio do Distrito de Alto São João em agrícola, o qual já possui uma boa estrutura e com poucas alterações poderá atender a demanda do ensino técnico.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Vereadores(as)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/requerimento_119-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/requerimento_119-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski e Maria Santina Ribeiro da Luz Silva, Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara e requer envio oficio ao DNIT-Departamento Nacional de Infraestrutura, solicitando que verificado a possibilidade realizar um prolongamento com asfaltamento de cerca de um quilometro na BR 158, estrada de chão, saída de Roncador/Campo-Mourão. _x000D_
 Embora houvesse uma grande perspectiva do asfaltamento desta via, a população ainda não foi contemplada. _x000D_
 Enquanto aguardamos a realização deste sonho, solicitamos que seja realizado o asfaltamento de um trecho de aproximadamente um quilometro desta via, pois embora seja uma BR 158, esse trecho passa próximo a uma área residencial. Devido ainda ser uma via de chão batido e ser uma via com bastante movimento há uma emissão muito grande de poeira a qual vem afetando diretamente aos moradores, os quais estão apresentando problemas respiratórios, com agravantes para aqueles que já possuem alguns problemas crônicos tais como; Asmas, Bronquites, renites, pneumonias, entre outros</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_120-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_120-2021.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Senhor LUIZ CLAUDIO ROMANELLI, Deputado Estadual, SOLICITAR, pedindo que seja perfurado um Poço Artesiano no Can Can de Cima, Comunidade do Alfredinho Pontes (final da pedra irregular, sentido Alto São João)._x000D_
 		_x000D_
 Justificativa: O atual Poço Artesiano não dá vazão suficiente para atender a demanda dos moradores, que sofrem constante pela escassez de água potável</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/requerimento_122-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/requerimento_122-2021.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski e Maria Santina Ribeiro da Luz Silva, Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara e requer envio oficio ao Exmo. Senhor SERGIO SOUZA, DEPUTADO FEDERAL solicitando intervenção junto aos órgãos responsáveis  a possibilidade realizar um prolongamento com asfaltamento de cerca de um quilometro na BR 158, estrada de chão, saída de Roncador/Campo-Mourão.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/requerimento_124-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/requerimento_124-2021.docx</t>
   </si>
   <si>
     <t>Diovani Seguro, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações, sobre o contrato nº91/2020, de prestação de serviços, que possui como objeto, a contratação de serviços e fornecimento de materiais para a modernização de luminárias viárias com a substituição de convencionais por Luminária Led de toda a cidade de Roncador e Distrito de Alto São João e outras localidades, conforme termo de referência - Licitação Modalidade Pregão Nº72/2020._x000D_
 Acompanhamos através do portal da transparência que houve um aditivo ao contrato com a empresa, no entanto esse termo aditivo não se encontra disponível para acesso SOLICITAMOS,   as seguintes informações:_x000D_
 _x000D_
 	Cópia do termo de aditivo nº01 realizado ao contrato;_x000D_
 	Cópia do Parecer Técnico;_x000D_
 	 Nome do responsável pela fiscalização do contrato; _x000D_
 	Atribuições técnicas do fiscal de contrato;_x000D_
 	Informações sobre onde e quando serão executados os serviços;</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_127-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_127-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. Senhor AIRTON AGNOLIN, Prefeito de Nova Cantu, e ao Vereador “Bala Rossier”, e ao nosso Prefeito VIVALDO LESSA MOREIRA, agradecendo a parceria firmada com o município de Roncador para realizar a reforma de ponte do Rio Azul, divisa entre os municípios. _x000D_
 Recentemente participamos de uma reunião entre prefeitos das duas cidades, com a presença minha e do vereador Bala Rossier, onde verificamos as situações das pontes que fazem divisas entre os municípios, ficando firmado uma parceria para reforma.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_128-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_128-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Diretor Executivo da Empresa OI operadora de telefonia, para que tome providências no sentido de realizar a retirada dos cabos (fios) que se encontram pendurados nos postes da cidade de Roncador/PR._x000D_
    _x000D_
 O excesso de fiação e a falta de manutenção tem trazido preocupação, pois são muitos fios pendurados, o que pode vir ocasionar acidentes a população, além disso deixa a cidade com uma poluição visual. _x000D_
 Ao longo dos anos a fiação nos postes vem aumentando, no entanto, alguns fios arrebentam e ficam pendurados, isso causa uma poluição visual e também apresenta riscos a pessoas.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_129-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_129-2021.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de ofício ao Exmo. VIVALDO LESSA MOREIRA, Prefeito Municipal, para que encaminhe ao Senhor MARCIO NUNES, Secretário de Estado de Desenvolvimento Sustentável e do Turismo do Estado do Paraná a solicitação de recursos para perfuração de poço artesiano na comunidade Santo Antônio, com objetivo de atender a comunidade no suprimento de água potável para os moradores.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_132-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_132-2021.docx</t>
   </si>
   <si>
     <t>requer envio de ofício ao Exmo. VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que o município através do Departamento de Agricultura, disponibilize um local (prédio) onde agricultores familiares, possam exporem e comercializarem os produtos originados das atividades agrícolas e artesanais desenvolvidos nas propriedades rurais._x000D_
 Os agricultores familiares e pecuaristas de pequeno porte que trabalham com pequenas demandas de produtos tem dificuldades de exporem e comercializarem seus produtos, necessitam de um espaço onde possam exporem seus produtos para venda. _x000D_
 A falta de um local para exposição e venda dos produtos tem sido um empecilho para venda, alguns buscam a alternativas de venda boca a boca, oferecendo o produto diretamente ao consumidor, porém se houver um espaço onde esses produtores possam comercializar seus produtos se torna uma referência para os consumidores.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/requerimento_133-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/requerimento_133-2021.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 133/2021 - Solicitando retorno dos atendimentos nas creches do município.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_135.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_135.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito, solicitando que seja fiscalizado a aplicação da Lei Municipal nº1334/2021, a referida lei instituiu a proibição da soltura de fogos de artifícios no município de Roncador, no entanto por ocasião das festividades de Nossa Senhora Aparecida acompanhamos um descumprimento quase que total da lei, algumas pessoas o fizerem por desconhecimento da Lei, no entanto outras quiseram afrontar as leis estabelecidas provando que estão acima delas.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_136-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_136-2021.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 136/2021_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Edison José Pietroski, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de Ofício ao Excelentíssimo Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, encaminhando informações solicitadas com relação a Rua Padre Francisco Xavier Pereira, localizada no Conjunto Delir Bécher, para tanto estamos anexando uma cópia de fatura de água (emitida pela empresa Sanepar) de moradora desta rua. Aproveitando o ensejo pedimos que a Prefeitura realize a atualização dos sistemas de Departamento de Planejamento, para que tenhamos uma organização de fato da cidade. _x000D_
 Na ocasião reiteramos o pedido dos moradores de CALCAMENTO da rua, pois os moradores precisam de uma rua bem estruturada e adequada para uso da comunidade._x000D_
 Considerando que as melhorias das ruas é um direito do cidadão, pois este ao pagar seus impostos espera uma contrapartida do município com melhorias nos bairros.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_140-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_140-2021.docx</t>
   </si>
   <si>
     <t>Jenauro Hruba, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de Ofício ao Excelentíssimo Senhor CLAUDIO STABILE, Diretor-Presidente da SANEPAR-Companhia de Saneamento Básico do Estado do Paraná, solicitando estudos para implantação de saneamento rural para abastecimento de água nas comunidades de Vista Alegre, Vila Rural do Faxinalzinho e Barriquinha, Município de Roncador-Paraná.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_141-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_141-2021.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 141/2021_x000D_
 		_x000D_
 AO EXMO. SENHOR _x000D_
 JENAURO HRUBA_x000D_
 PRESIDENTE DA CAMARA MUNICIPAL _x000D_
 RONCADOR/PR._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Antonio Martins, Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de Ofício ao Excelentíssimo Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que seja verificado a possibilidade do município efetuar a cessão de um local (prédio) ou a cessão de um terreno para instalação da Associação ACTAR-Associação e Comunidade Paz da Família e tratamento do Alcoolismo dos dependentes Químicos, inscrita no CNPJ:14.480.363/0001/86. _x000D_
 A associação tem como finalidade o atendimento de pessoas que passam por tratamentos para combate ao alcoolismo e outras substâncias químicas.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Vereadores(as), Antonio Martins, Edison José Pietroski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/requerimento_142-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/requerimento_142-2021.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 142/2021_x000D_
 		_x000D_
 AO EXMO. SENHOR _x000D_
 JENAURO HRUBA_x000D_
 PRESIDENTE DA CAMARA MUNICIPAL _x000D_
 RONCADOR/PR._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 José Aparecido da Silva, Antonio Martins e Edison José Pietroski Vereadores que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara solicitando envio de oficio ao Exmo. Senhor RICARDO BARROS, Deputado Federal, solicitando os seguintes aquisição dos de seguintes equipamentos para instalação de Unidade Pré-Fabricada para Entreposto de Pescados no Município de Roncador:_x000D_
 _x000D_
 1.	RELAÇÃO DE EQUIPAMENTOS _x000D_
 1.1. UPF PRÉ-FABRICADA PARA ENTREPOSTO DE PESCADOS • Capacidade estimada de abate será de 1000KG/DIA.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/requerimento_151-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/requerimento_151-2021.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 151/2021_x000D_
 		_x000D_
 AO EXMO. SENHOR _x000D_
 JENAURO HRUBA_x000D_
 PRESIDENTE DA CAMARA MUNICIPAL _x000D_
 RONCADOR/PR._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Pedro Ferreira de Castro Vereador que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara solicitando envio de oficio ao DER (Departamento de Estradas e Rodagens) solicitando a instalação de placas indicativas na Rodovia Vassilio Boiko, trecho Roncador/Iretama e Roncador/Nova-Cantú, indicando a possível existência de ciclistas nas pistas._x000D_
 _x000D_
 Temos muitos adeptos ao ciclismo em nossa cidade, ocorre, porém, que o fato de não haver ciclovias, faz com que os ciclistas se arrisquem pelas Rodovias e o fato de não haverem acostamentos torna-se muito arriscado essa prática aos ciclistas.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_153-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_153-2021.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 153/2021_x000D_
 		_x000D_
 AO EXMO. SENHOR _x000D_
 JENAURO HRUBA_x000D_
 PRESIDENTE DA CAMARA MUNICIPAL _x000D_
 RONCADOR/PR._x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Pedro Ferreira de Castro Vereador que ao Presente subscrevem vem em conformidade com o Regimento Interno da Câmara solicitando envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando estudos da possibilidade de transformar a comunidade do Cateto em Distrito do Município de Roncador/Paraná._x000D_
 Os moradores da comunidade do Cateto, assim como muitas comunidades rurais, têm muitas demandas de atendimentos coletivos, no entanto nesta localidade há um número considerável de habitantes. _x000D_
 Diante disso, sugerimos estudos da viabilidade de transformar essa comunidade em Distrito, pois a criação de Distrito dá uma abertura maior para que o município realize atendimentos a algumas demandas locais daquela comunidade, tais como construção de unidade básica para atendimento de saúde, disponibilização de veículos para transporte na área social e saúde e outras demandas sociais que a comunidade tem apresentado.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_154-2021.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_154-2021.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 154/2021_x000D_
 		_x000D_
 AO EXMO. SENHOR _x000D_
 JENAURO HRUBA_x000D_
 PRESIDENTE DA CAMARA MUNICIPAL _x000D_
 RONCADOR/PR._x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Edison José Pietroski Vereador que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara envio de Oficio ao Exmo. VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando para que verifique a possibilidade de destinar parte do recurso devolvido pela Câmara Municipal neste ano de 2021, para realizar os encanamentos dos poços artesianos em nossas comunidades._x000D_
 A Câmara Municipal a cada final de ano realiza a devolução de recursos de seu orçamento para que o município realize melhorias aos nossos munícipes. Por se tratar de devolução de recursos não gastos pelo Poder Legislativo, esse recurso se torna de fonte livre, podendo ser investido diretamente para atender a demandas mais urgentes de nossa população.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>IDLEG</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/indicacao_legislativa__009_2021_equipacao_agente_administrativo.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/indicacao_legislativa__009_2021_equipacao_agente_administrativo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA nº.09/2021_x000D_
 _x000D_
 _x000D_
 O vereador JENAURO HRUBA, em conformidade com o contido no artigo 130  do Regimento Interno, INDICA ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal de Roncador, Estado do Paraná, para que remeta mensagem a esta Casa de Leis, apresentando projeto de lei para adequação da lei que dispõe sobre o plano de cargos, vencimentos e carreiras do servidor público municipal de Roncador (Lei 786/2005), promovendo a equiparação salarial do agente administrativo ao assistente administrativo e ao assistente técnico administrativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -4295,67 +4295,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_14.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_16.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_17.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_18.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_19.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1396/requerimento_22-2021.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_29.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_26-2021.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_30.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_30.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_28.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_32.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_31.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_34.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_35.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_36.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_37.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_legislativa_no01-_lei_927-2010_-_jenauro_-_professor_de_educacao_infantil.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_39.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_38.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_41.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_48.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_40.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_49.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_50.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_51.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_52.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_54.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_56.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_59.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_60.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_61.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_62.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_63.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_65.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_62-2021.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_64.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_61-2021.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_68.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_67.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_69.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_legislativa_no02-_novos_caminhos_do_desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_70.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_71.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_legislativa_no03-_inspecao_de_pontes.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_73.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_72.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_legislativa_no04-_estrutura_administrativa.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_77.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_76.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_78.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_79.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_81.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_82.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_80.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_83.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_85.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1562/indicacao_86.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_87.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_89.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_90.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_91.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_92.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_93.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/indicacao_94.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_95.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_99.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_98.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_100.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/indicacao_101.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_102.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_103.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_97.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_104.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_legislativa_no05_-_autoriza_o_poder_executivo_municipal_a_subsidiar_o_transporte_escolar_da_educacao_superior.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_107.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_106.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_105.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_legislativa_no06-_cessao_da_comissao_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_108.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_96.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_109.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_111.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_114.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_116.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/indicacao_122.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/indicacao_130.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/indicacao_129.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_128.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/indicacao_123.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_125.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_127.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_131.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_132.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_133.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_legislativa_-_alteracao_do_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_134.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1646/2021_10_15_14_11_54.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_135.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_136.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_137.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_115.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_142.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_143.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_144.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1660/indicacao_139.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/indicacao_140.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_141.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_146.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_147.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_145.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_144.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_148.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_149.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_150.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_154.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_155.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_151.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_153.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_152.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_157.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_156.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_158.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_160.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_161.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_162.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_163.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_164.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_165.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_166.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_167.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_168.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_169.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1427/2021_03_08_16_33_59.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_de_agradecimento.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/2021_12_02_16_31_04.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/2021_12_13_14_24_42.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1373/2021_02_08_08_44_22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1405/2021_02_26_15_42_51.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1428/2021_03_08_16_31_04.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1431/2021_03_09_15_26_34.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1432/2021_03_09_15_14_26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1463/2021_03_25_16_14_01.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1467/2021_03_31_14_06_55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1471/2021_03_31_15_58_38.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1480/2021_04_07_16_30_12.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1492/2021_04_19_09_38_18.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1503/2021_04_30_15_18_06.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1504/2021_04_30_15_17_29.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/2021_06_16_15_26_12.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/2021_07_07_14_47_42.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/2021_07_16_09_26_25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/2021_07_22_16_11_14.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/2021_08_09_11_14_33.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/2021_08_16_16_21_59.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/2021_08_30_11_00_46.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/2021_09_10_15_56_11.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/2021_09_13_09_42_51.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/2021_09_14_08_21_52.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/2021_09_29_15_52_35.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/2021_10_22_11_14_54.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/2021_12_13_14_41_19.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/2021_12_13_14_42_26.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/2021_12_14_14_13_15.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/2021_12_20_16_44_44.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/2021_12_20_16_47_11.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/2021_12_27_14_51_38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/2021_12_27_14_52_57.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1416/2021_02_10_14_41_24.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_n.o_02.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_no03.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_04_diovani_obras_publicas..docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_no_05_-2021..doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/2021_06_16_14_59_23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/2021_08_30_14_06_10.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1384/requerimento_14-2021.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_16-2021.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_23-2021.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1404/requerimento_24-2021.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_28-2021.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_29-2021.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_30-2021.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1410/requerimento_31-2021.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1411/requerimento_32-2021.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1412/requerimento_33-2021.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1413/requerimento_34-2021.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_27.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_37-2021.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_36-2021.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1421/requerimento_35-2021.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1423/requerimento_38-2021.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_39-2021.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_42-2021.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_47-2021.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1441/requerimento_40-2021.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1442/requerimento_41-2021.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1444/requerimento_46-2021.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_42.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1453/requerimento_49-2021.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1454/requerimento_48-2021.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1456/requerimento_51-2021.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_54-2021.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_52-2021.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_55-2021.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_58-2021.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_58-2021.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_60-2021.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_59-2021.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1491/requerimento_63-2021.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_64-2021.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1497/requerimento_65-2021.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1501/requerimento_70-2021.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1502/requerimento_68-2021.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_71-2021.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_67-2021.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1510/requerimento_69-2021.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_71-2021.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1514/requerimento_74-2021.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_75-2021.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/requerimento_76-2021.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/requerimento_73-2021.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/requerimento_77-2021.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_82-2021.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_81-2021.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/requerimento_80-2021.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_79-2021.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/requerimento_78-2021.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/indicacao_75.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_83-2021.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1537/requerimento_85-2021.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/requerimento_86-2021.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/requerimento_87-2021.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/requerimento_88-2021.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_89-2021.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/requerimento_90-2021.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_91-2021.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_84-2021.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1555/requerimento_92-2021.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/requerimento_93-2021.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_94-2021.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_99-2021.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_100-2021.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1561/indicacao_84.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/requerimento_101-2021.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/requerimento_102-2021.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/requerimento_103-2021.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_110-2021.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/requerimento_112-2021.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1580/requerimento_111-2021.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/requerimento_113-2021.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/requerimento_114-2021.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_117-2021.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_110.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_112.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/indicacao_113.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_118-2021.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/requerimento_119-2021.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_120-2021.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/requerimento_122-2021.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/requerimento_124-2021.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_127-2021.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_128-2021.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_129-2021.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_132-2021.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/requerimento_133-2021.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_135.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_136-2021.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_140-2021.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_141-2021.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/requerimento_142-2021.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/requerimento_151-2021.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_153-2021.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_154-2021.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/indicacao_legislativa__009_2021_equipacao_agente_administrativo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_14.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_16.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_17.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_18.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_19.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1396/requerimento_22-2021.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_29.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1400/requerimento_26-2021.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_30.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_30.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_28.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_32.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_31.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_34.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_35.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_36.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_37.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_legislativa_no01-_lei_927-2010_-_jenauro_-_professor_de_educacao_infantil.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_39.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_38.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_41.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_48.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_40.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_49.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_50.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_51.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_52.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_54.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_56.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_59.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_60.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_61.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_62.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_63.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_65.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1493/requerimento_62-2021.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_64.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1495/requerimento_61-2021.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_68.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_67.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_69.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_legislativa_no02-_novos_caminhos_do_desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_70.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_71.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_legislativa_no03-_inspecao_de_pontes.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_73.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_72.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_legislativa_no04-_estrutura_administrativa.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_77.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_76.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_78.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_79.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_81.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_82.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_80.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_83.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_85.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1562/indicacao_86.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/indicacao_87.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_89.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_90.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_91.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_92.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_93.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/indicacao_94.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_95.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_99.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_98.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_100.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/indicacao_101.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_102.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_103.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_97.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_104.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_legislativa_no05_-_autoriza_o_poder_executivo_municipal_a_subsidiar_o_transporte_escolar_da_educacao_superior.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_107.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_106.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_105.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_legislativa_no06-_cessao_da_comissao_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_108.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_96.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_109.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_111.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_114.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_116.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/indicacao_122.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/indicacao_130.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/indicacao_129.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_128.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/indicacao_123.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_125.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_127.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_131.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_132.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_133.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_legislativa_-_alteracao_do_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_134.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1646/2021_10_15_14_11_54.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_135.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_136.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_137.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_115.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_142.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_143.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_144.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1660/indicacao_139.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/indicacao_140.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_141.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_146.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_147.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_145.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_144.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_148.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_149.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_150.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_154.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_155.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_151.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_153.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_152.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_157.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_156.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_158.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_160.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_161.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_162.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_163.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_164.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_165.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_166.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_167.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_168.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_169.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1427/2021_03_08_16_33_59.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/mocao_de_agradecimento.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/2021_12_02_16_31_04.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/2021_12_13_14_24_42.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1373/2021_02_08_08_44_22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1405/2021_02_26_15_42_51.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1428/2021_03_08_16_31_04.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1431/2021_03_09_15_26_34.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1432/2021_03_09_15_14_26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1463/2021_03_25_16_14_01.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1467/2021_03_31_14_06_55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1471/2021_03_31_15_58_38.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1480/2021_04_07_16_30_12.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1492/2021_04_19_09_38_18.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1503/2021_04_30_15_18_06.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1504/2021_04_30_15_17_29.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/2021_06_16_15_26_12.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/2021_07_07_14_47_42.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/2021_07_16_09_26_25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/2021_07_22_16_11_14.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/2021_08_09_11_14_33.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/2021_08_16_16_21_59.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/2021_08_30_11_00_46.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/2021_09_10_15_56_11.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/2021_09_13_09_42_51.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/2021_09_14_08_21_52.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/2021_09_29_15_52_35.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/2021_10_22_11_14_54.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/2021_12_13_14_41_19.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/2021_12_13_14_42_26.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/2021_12_14_14_13_15.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/2021_12_20_16_44_44.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/2021_12_20_16_47_11.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/2021_12_27_14_51_38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/2021_12_27_14_52_57.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1416/2021_02_10_14_41_24.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_n.o_02.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_no03.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_04_diovani_obras_publicas..docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_no_05_-2021..doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/2021_06_16_14_59_23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/2021_08_30_14_06_10.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1384/requerimento_14-2021.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1393/requerimento_16-2021.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1395/requerimento_23-2021.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1404/requerimento_24-2021.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_28-2021.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_29-2021.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_30-2021.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1410/requerimento_31-2021.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1411/requerimento_32-2021.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1412/requerimento_33-2021.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1413/requerimento_34-2021.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_27.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_37-2021.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_36-2021.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1421/requerimento_35-2021.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1423/requerimento_38-2021.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_39-2021.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_42-2021.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_47-2021.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1441/requerimento_40-2021.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1442/requerimento_41-2021.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1444/requerimento_46-2021.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_42.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1453/requerimento_49-2021.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1454/requerimento_48-2021.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1456/requerimento_51-2021.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_54-2021.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1473/requerimento_52-2021.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_55-2021.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_58-2021.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_58-2021.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_60-2021.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1489/requerimento_59-2021.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1491/requerimento_63-2021.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1496/requerimento_64-2021.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1497/requerimento_65-2021.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1501/requerimento_70-2021.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1502/requerimento_68-2021.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_71-2021.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_67-2021.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1510/requerimento_69-2021.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1512/requerimento_71-2021.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1514/requerimento_74-2021.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_75-2021.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/requerimento_76-2021.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/requerimento_73-2021.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/requerimento_77-2021.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/requerimento_82-2021.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/requerimento_81-2021.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/requerimento_80-2021.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_79-2021.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/requerimento_78-2021.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/indicacao_75.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/requerimento_83-2021.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1537/requerimento_85-2021.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/requerimento_86-2021.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/requerimento_87-2021.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/requerimento_88-2021.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_89-2021.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/requerimento_90-2021.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/requerimento_91-2021.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/requerimento_84-2021.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1555/requerimento_92-2021.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/requerimento_93-2021.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/requerimento_94-2021.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/requerimento_99-2021.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_100-2021.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1561/indicacao_84.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/requerimento_101-2021.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/requerimento_102-2021.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/requerimento_103-2021.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_110-2021.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/requerimento_112-2021.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1580/requerimento_111-2021.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/requerimento_113-2021.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/requerimento_114-2021.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_117-2021.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_110.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_112.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/indicacao_113.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_118-2021.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/requerimento_119-2021.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/requerimento_120-2021.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/requerimento_122-2021.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/requerimento_124-2021.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_127-2021.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_128-2021.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_129-2021.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_132-2021.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/requerimento_133-2021.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_135.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_136-2021.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_140-2021.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_141-2021.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/requerimento_142-2021.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/requerimento_151-2021.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_153-2021.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_154-2021.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/indicacao_legislativa__009_2021_equipacao_agente_administrativo.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H307"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>