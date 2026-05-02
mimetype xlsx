--- v0 (2026-02-04)
+++ v1 (2026-05-02)
@@ -54,1414 +54,1414 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Vereadores(as)</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/proposta_de_decreto_legislativo_-_cidadao_honorario2422.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/proposta_de_decreto_legislativo_-_cidadao_honorario2422.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário do Município de Roncador ao Sr. Odilon Andreoli Gonçalves.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>DEM</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/2022_03_22_16_47_26.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/2022_03_22_16_47_26.pdf</t>
   </si>
   <si>
     <t>Paulo Ciupa, brasileiro, casado, agricultor, portador da Carteira de Identidade n° 5.187.770-5 , inscrito no CPF sob n° 722.681.909-00, no pleno gozo de seus direitos civis e políticos, devidamente inscrito como eleitor na Zona 141, Seção 0120, título n° 045263320698, residente e domiciliado na comunidade do Rio Formoso, Sítio Boa sorte, KM 12, neste município de Roncador, CEP 87.320-000, celular (44) 99806-7565, vem, respeitosamente, à presença de Vossa Excelência, oferecer a presente DENUNCIA em face do Excelentíssimo Senhor Vereador e presidente da Câmara Jenauro Hruba, com base na Constituição Federal e Lei 12.527 de 18/11/2011, seguindo o rito estabelecido pelo regimento interno da Câmara no artigo 258 §3° , consoante razões de ordens fáticas e legais que passa a expor:_x000D_
 A presente denuncia se dá contra a Presidência da Câmara Municipal de Roncador, Jenauro Hruba, onde o mesmo vem cometendo irregularidades contra a lei N° 12.527 de 2011, Lei de acesso à informação.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/2022_05_04_14_17_12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/2022_05_04_14_17_12.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA, por supostas irregularidades cometidas, em face de JENAURO HRUBA, brasileiro, casado, presidente da câmara de roncador e servidor público, com endereço no Paço Municipal de Roncador, sito, Avenida São Pedro, Praça Moisés Lupion, na cidade de Roncador-PR</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_01.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de melhorias na rua Amazonas, com aplicação de lama asfáltica, entre as  ruas Visconde do Rio Branco e Padre Sigmund Supiêta.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_02.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_02.pdf</t>
   </si>
   <si>
     <t>2022/02 - Solicitação de horas máquina para esplanada em terreno na comunidade Santo Antonio para a construção de um campo de futebol.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_03.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_03.pdf</t>
   </si>
   <si>
     <t>2022/03 - Solicitação para limpeza de boca de bueiro e retirada de terra de estrada no CAN-CAN de Cima  na Propriedade do Valdemar Teodoro.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/</t>
+    <t>http://sapl.roncador.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitação de Cascalhamento em estradas do Rio das Barras nas propriedades, do senhor Ademir Delatorre Calderan e do Senhor Gilson de Oliveira</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Vereadores(as), Diovani Seguro, Edmar Marcheski, José Aparecido da Silva, Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
     <t>Construção de calçamento no prolongamento da Avenida Paraná próximo ao conjunto Vitória. "Reedição indicação 33/2021 - 02/03/2021" - Autor Pedro Ferreira de Castro. Coautores Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Diovani Seguro e José Aparecido da Silva.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico (lama asfáltica) na Rua São Paulo, próximo a propriedade do Senhor “Caçula” e na Rua Paraná próximo a residência da Senhora Terezinha. "Reedição indicação 30/2021 - 01/03/2021"</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_07.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Solicitação para compactação com rolo da estrada do Mosquiteiro.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim, José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_08.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Melhorias na rua Curitiba no trecho entre a Rua Ponta e Grossa até a Rua Edmar Felisbino Caetano Pinto, com Lama Asfáltica. "Reedição indicação 91/2021 - 02/08/2021" Autor Irene Kozak do Bonfim, coautor José Aparecido da Silva.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_09.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Reforma e reestruturação da ponte na comunidade da Vista Alegre, próximo ao bar do Geraldinho.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_10.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Melhorias na rua Paulo Kovalek com aplicação de lama asfáltica.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Edison José Pietroski, José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estradas no Jararaca, (Senhor Ivan, Miguelzinho e Jucão) estrada do senhor Bernardino e estrada do senhor Viana.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Revisão das diárias dos servidores públicos municipais, especialmente os ocupantes de cargos de motoristas. "Reedição requerimento 32/2021 - 01/03/2021"</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Edison José Pietroski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_13.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Solicitação para envio de pedido ao Exmo. Senhor Marcio Nunes com referencia à reforma da quadra de esportes da Escola Afonso Camargo no Distrito do Alto São João "Reedição indicação 01/2021 - 23/02/2021</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Diovani Seguro, Edmar Marcheski, Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_14.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_14.pdf</t>
   </si>
   <si>
     <t>quisição e distribuição de materiais escolar e uniformes para os alunos das escolas e centros municipais de educação infantil mantidos pelo Município. "Reedição indicação 13/2021 - 09/02/2021.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Jenauro Hruba</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_15.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_15.pdf</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_16.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_16.pdf</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_17.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação de redutores de velocidade na rua Paranaguá.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_18.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Instalação de sistema de escoamento de água da chuva, com manilhamento apropriado e galerias, na entrada da cidade próximo ao lago municipal desde a rodovia até o rio.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_19.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Retirada do recuo nas esquinas da Avenida Santo Antonio.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_20.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Quebra molas na Avenida Santo Antonio próximo ao Supermercado Suprema.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_21.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Criação de programa que remeta a coleta de entulhos utilizando-se das caçambas já adquiridas e o caminhão poli guindaste que chegará em breve ao município.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_22.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Cascalhamento na estrada do Mosquiteiro desde o Pataraiko até a propriedade de Dr. Hélio.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_23.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Espalhar cascalho, já entregue na propriedade do senhor Adilson Ratke na Barriquinha.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_24.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Concluir a instalação do poço artesiano na comunidade do Rio Azul</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Edmar Marcheski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_25.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Limpeza das canaletas na rua Oscar Barth no Conjunto Pedro Otales Mendes.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_27.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Estudos para transformar a comunidade do Cateto em Distrito do Município de Roncador. "reedição do req. 153/2021 - 21/12/2021"</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/indicacao_28.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Desobstrução de boca de lobo e melhorias na rua Alfredo de Almeida Jorge, rua do antigo P.S. no Distrito de Alto São João.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_29.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estrada no Jararaca na propriedade do senhor João da Silva popular "Polaco Silva"</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Jenauro Hruba, Irene Kozak do Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_30.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Caminhões toco e Motoniveladora (patrola) que estão chegando do D.E.R. Para que sejam devidamente recuperados e cedidos ao Departamento de Agricultura.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_31.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Contratação de veterinário de campo para atender os pequenos produtores rurais de Roncador.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/indicacao_32.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Aquisição e instalação de equipamentos de ar condicionado nas escolas municipais Monteiro Lobato, João Paulo I e Afonso Camargo.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Edmar Marcheski, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/indicacao_33.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Construção de salas de aula na Escola Municipal João Paulo I.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_34.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Solicitação para retirada de entulhos no terreno da senhora Vitória Rosa aos fundo do bar do Baiano na Avenida São Pedro.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_35.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança e alarme de monitoramento no barracão do projeto da Facção Sol e Lua no Distrito do Alto São João.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_36.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Cascalhamento no início da BR-158 (Estrada de terra Roncador-Campo Mourão) próximo a borracharia do Kiko.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_37.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio do CMEI Dente de Leite, localizado na Rua Curitiba.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_38.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Melhorias aos motoristas de ônibus no pátio de máquinas da prefeitura. Solicitam: instalação de banheiro, bebedouro, geladeira e pia, marmita ou vale alimentação e uniforme para a categoria.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_39.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estradas na comunidade do Formoso, nas propriedades do senhor Juliano Pauluk e do senhor Antonio Boroski.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_40.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estrada que liga o Palmital 43 ao Alto São João e na estrada do Palmital 43 à Roncador na Serra do Salto.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_41.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estrada do Palmitalzinho, trecho de aproximadamente 2km. desde a ponte sentido Roncador.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_42.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em chácara de propriedade da senhora Inês Puretz no prolongamento da rua São Joaquim.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Autoria Edmar Marcheski e Pedro Ferreira de Castro - Calçamento nas ruas da Vila Rural do Faxinalzinho.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_44.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade ao longo da rua Afonso Camargo na Comunidade do Jardim Anchieta.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_45.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Construção de muro no cemitério na Comunidade de Santo Antonio.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_46.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Reforma/conserto da cadeira para atendimento odontológico e conserto do aparelho de ar condicionado na UBS do Distrito de Alto São João.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_47.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Corte de árvore na rua Afonso Walk, em frente a propriedade do senhor Valdinei Machado (Pezão).</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_48.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Disponibilização de local para que os produtores de bicho da seda possam comercializar os casulos. "reedição ind. 23/2021 de 22/02/2021"</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_49.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Cortar e cascalhar estrada na comunidade Cancan de Cima, na propriedade do senhor José Augusto da Conceição (Zé Carioca)</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/indicacao_50.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Melhorias em estrada na comunidade do Barro Preto até as propriedades dos senhores João, José e Pedro Kovalek.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_51.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalho na entrada da propriedade do senhor Wilson Greschechen no Cancan do Meio.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/indicacao_52.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Aquisição de um aparelho da ultrassom veterinário. "reedição Indicação Nº35/2021 - 22-03-2021"</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_53.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Solicitação para instalação de quebra-molas na rua Miosótis próximo ao Lago Municipal - "reedição indicação Nº119/2021"</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Solicitação para construção de calçada na avenida São Pedro próximo ao mercado União.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_55.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Reforma de ponte na comunidade do CANCAN de Cima próximo a propriedade do senhor Juca Choptian.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_56.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Instalação de ar condicionado e abertura de janela na UBS Felipe Kovalek no Jardim Anchieta.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_57.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública próximo a Capela Nossa Senhora do Carmo no Jardim Anchieta.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_58.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza de dois bebedouros em propriedade do senhor Noel Martins do Carmo na comunidade do Encruzo Três Estrelas.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_59.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Melhorias e manutenção nas ruas da comunidade do Cateto.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1872/indicacao_60.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1872/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Melhorias com corte, cascalhamento e limpeza das caixas da estrada principal do Cancan de Baixo.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_61.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estrada nas propriedades dos senhores Slavko, Ventura e Beto Freitas na comunidade do Macacos.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_62.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estrada da Vista Alegre desde a propriedade do senhor Joaquim até a rodovia.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Cascalhamento em trecho de estrada na comunidade do Santo Antonio próximo à propriedade do senhor Jaime Guermandi.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_64.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Troca/substituição de veículos da frota da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_65.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento na estrada da antiga Olaria na Agua do Alípio, na comunidade do Barro Preto</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_66.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Melhorias com corte e cascalhamento na estrada do cemitério da Cancan do Meio.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_67.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Aumentar a largura da estrada na passagem do bueiro no Rancho Barro Preto, na comunidade do Barro Preto.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_68.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada principal de Roncador ao Alto São João, também Encruzo e Três Estrelas.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_69.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos e instalação de quebra-molas na rua Santa Catarina.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1882/indicacao_70.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1882/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Solicitação para que enfermeiras façam o acompanhamento dos idosos que fazem suas atividades físicas na academia próxima ao Ginásio de Esportes Edivaldo Vieira - Cartucheira.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_71.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Reforma de bueiro (boca de lobo), no prolongamento da rua Curitiba sentido Distrito de Alto São João.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_72.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Cascalho na propriedade do senhor Reinaldo Zacaluk, na comunidade do Barro Preto.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_73.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Reforma de ponte na divisa dos municípios de Roncador e Mamborê no rio Tricolor.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_74.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de roçadeira hidráulica para a Associação de produtores da Comunidade do Formoso.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_75.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Limpeza de caixa e cascalhamento em estrada na comunidade do Palmital 43 acesso as propriedades dos senhores Ticão, Casemiro Piaceski e Luiz Ranchuk.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_75.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Reconstrução/reforma de bueiro na comunidade do Palmital 43 próximo à escola Leonel Bini.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_77.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Compactação de trecho de estrada com rolo compactador nas proximidades da nova ponte na comunidade Gleba 8.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1890/indicacao_78.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1890/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Melhoria com corte em estrada na comunidade do Santo Antonio acesso a propriedade da senhora Elza Calino.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_79.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Reforma/conserto da pista e melhorias aos atletas que praticam o bolão em nossa cidade.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_80.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação de estacionamento exclusivo para motocicletas nas ruas do centro da cidade de Roncador.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_81.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Poda ou corte de árvore na rua Rio de Janeiro, nº123, próximo a casa do senhor João Bay.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_82.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_82.pdf</t>
   </si>
   <si>
     <t>mapeamento da estrada com a finalidade de obtenção de recursos para melhorias com asfaltamento da estrada principal do Distrito de Alto São João.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_83.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Solicitação para manutenção da iluminação pública na esquina das ruas Ponta Grossa e Rio de Janeiro.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_84.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Reforma de ponte na comunidade do Rio Bonito próximo a propriedade do senhor Pedro Santana.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_85.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Solicitação de corte de grama, limpeza e aquisição de traves novas para o campo de futebol da comunidade do Cateto.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_86.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade na rua da Auto Escola próximo à propriedade do senhor José Osni Bonfim Crovador (Tatu).</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1899/indicacao_87.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1899/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Sugestão para aquisição de caminhão cavalo mecânico traçado para rebocar a carreta-prancha que transporta os equipamentos da Secretaria de Obras.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_88.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Aquisição e instalação de ar-condicionado no Centro de Convivência dos Idosos, próximo ao ginazinho de esportes da Escola Monteiro Lobato.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_89.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos tipo (ponto de ônibus) na ruas do centro e no Jardim Anchieta, por onde passa o ônibus circular.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_90.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Recolocação da grade de proteção no parquinho da praça Moisés Lupion.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Solicitação de sinalização de "via preferencial" no trevo de acesso à comunidade do Palmital 43 e o município de Mato Rico.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_92.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento na estrada de acesso à propriedade do Jhoni Piscinini na comunidade do Rio Bonito</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Diovani Seguro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_93.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas e sinalização apropriada desde o portal até a entrada da cidade sentido Iretama/Roncador.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_94.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Pintura do prédio e aquisição de armário projetado para a cozinha da Capela Mortuária da cidade de Roncador.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_95.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Realização  de Processo Seletivo Simplificado ou Concurso Público para contratação de profissionais para atender a demanda de serviços públicos em nossa cidade.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1908/2022-96.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1908/2022-96.pdf</t>
   </si>
   <si>
     <t>Quebra-molas na estrada do Alto São João na comunidade do Faxinalzinho, próximo a oficina do Senhor Rosildo.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1909/2022-97.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1909/2022-97.pdf</t>
   </si>
   <si>
     <t>Limpeza de bebedouro na comunidade do Alto São João, na propriedade do senhor Carlos filho do "Zé do Boi".</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento em estrada do Palmital de Baixo Próximo ao senhor Antonio Regiel.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1958/2022-99.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1958/2022-99.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação de redutores de velocidades em todas as ruas do conjunto Sol Nascente.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1959/2022-100.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1959/2022-100.pdf</t>
   </si>
   <si>
     <t>Criação de estacionamento diagonal na Rua São Paulo, em frente ao Posto Central de Saúde de Roncador.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1961/2022-101.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1961/2022-101.pdf</t>
   </si>
   <si>
     <t>Recape asfáltico em trechos das ruas Marechal Floriano, rua São Paulo e rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1962/2022-102.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1962/2022-102.pdf</t>
   </si>
   <si>
     <t>Alargamento do quebra-molas recém instalado na Av. São Pedro próximo ao Salão de festas da Igreja matriz, sentido bairro centro.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1964/2022-103.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1964/2022-103.pdf</t>
   </si>
   <si>
     <t>Sugestão de criação de local apropriado para realização de leilões de animais de corte, leite ou reprodutores.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1966/2022-104.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1966/2022-104.pdf</t>
   </si>
   <si>
     <t>Recape asfáltico nas ruas Amazonas (Entre a Padre Zigmund e a Visconde do Rio Branco), rua Espírito Santo (Entre a Santo Antonio e a Amazonas) e ruas Rio de Janeiro e São Paulo (entre a Padre Zigmund e Espírito Santo)</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1967/2022-105.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1967/2022-105.pdf</t>
   </si>
   <si>
     <t>Recape asfáltico e construção de calçadas nas ruas Reinaldo Gehring, Adolfo Martelli, José Pietroski, Nicolau Kuchla, Prof.Ester Caetano, Rua das Flores, Santa Luzia, Rua das Araucárias, Rua dos Colonos entre a Av: Geraldo Magela Peron e Rua Edson Veloso dos Santos e Rua Nicolau Penga entre Av: Anchieta e Av: Geraldo M. Peron nos conjuntos Sol Nascente, Geraldo Peron e Madre Paulina.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1979/2022-106.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1979/2022-106.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte no Rio Bonito próximo as propriedades dos senhores Gilberto Medeiros e Adailton da Silva.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1985/2022-107.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1985/2022-107.pdf</t>
   </si>
   <si>
     <t>Recape asfáltico na rua Paulo Kovalek.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1986/2022-108.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1986/2022-108.pdf</t>
   </si>
   <si>
     <t>Poda ou corte de árvore na rua São Paulo próximo a residência da senhora Tereza Malamim.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1987/2022-109.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1987/2022-109.pdf</t>
   </si>
   <si>
     <t>Cobertura tipo toldo, na entrada principal da creche municipal Izidoro Puretz (Super Creche).</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Adriana de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1988/2022-110.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1988/2022-110.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamento de informática "SWITCH 48 PORTAS 10/100/1000." para as escolas municipais de Roncador.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, Antonio Martins</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade/quebra-molas na rua Sergipe, entre as ruas Mal. Deodoro e Edmar Felisbino Caetano Pinto.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Instalação de luminárias públicas nos arredores do estádio de Futebol do Jardim Anchieta.</t>
   </si>
@@ -1504,165 +1504,165 @@
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Disponibilidade de ônibus para transporte do pessoal da terceira idade e das igrejas em encontros regionais.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Sobre regulamentação de área para construção de estacionamento nas escolas de Roncador.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2009/indicacao_js.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2009/indicacao_js.docx</t>
   </si>
   <si>
     <t>Indica pintura de meio-fio da rua Curitiba, bem como conserto de parte do meio-fio próximo a boca de lobo, em frente a propriedade onde funcionava a antiga delegacia do Município de Roncador.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_120.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_120.docx</t>
   </si>
   <si>
     <t>Substituição do ônibus que faz a linha escolar na Vista Alegre.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_121.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_121.docx</t>
   </si>
   <si>
     <t>Cobertura em frente a Farmácia do posto na rua São Paulo.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2013/2022-122.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2013/2022-122.pdf</t>
   </si>
   <si>
     <t>Solicitando policiamento no Distrito de Alto São João ao menos duas vezes por semana.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2014/2022-123-mesclado.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2014/2022-123-mesclado.pdf</t>
   </si>
   <si>
     <t>Melhorias nas pontes sobre o Rio Azul na divisa com o Município de Nova Cantú.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2015/2022-124.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2015/2022-124.pdf</t>
   </si>
   <si>
     <t>Iluminação do campo e da pista de caminhada do Alto São João.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2016/2022-125.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2016/2022-125.pdf</t>
   </si>
   <si>
     <t>Bueiro na comunidade do Cancan de Baixo, na propriedade do senhor Antonio Dubena.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2017/2022-126.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2017/2022-126.pdf</t>
   </si>
   <si>
     <t>Retoque no cascalho da estrada da Barriquinha até no Miguel Vieira e do senhor Slavko Retkva até a saída no asfalto.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2020/127-2022.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2020/127-2022.pdf</t>
   </si>
   <si>
     <t>Manutenção e troca das manilhas no bueiro próximo a fazenda do Senhor Custódio Macário no Aterrado Alto.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Solicitação para manutenção da iluminação pública na rua Rio de Janeiro em frente a casa do senhor Sarrafo.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2022/129-2022.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2022/129-2022.pdf</t>
   </si>
   <si>
     <t>Reforma do ponto de ônibus no Jardim Anchieta.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Bueiro na comunidade do Jararaca próximo a propriedade do senhor Ivan Menon.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Solicitação de reparos no calçamento de pedras em frente à São Cristóvão Pneus no Jardim Anchieta.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
@@ -1687,1346 +1687,1346 @@
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento no pátio do barracão de bicho da seda do senhor Hilário Stachuk na comunidade do Formoso.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Limpeza periódica do parquinho da praça Moisés Lupion.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2055/2022-136.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2055/2022-136.pdf</t>
   </si>
   <si>
     <t>Calcareadeira para a comunidade do Santo Antonio.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Edmar Marcheski, Diovani Seguro</t>
   </si>
   <si>
     <t>Destinação da ambulância adquirida através da Emenda parlamentar do Deputado Adelino Ribeiro para o Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Limpeza de bueiro na comunidade do Formoso próximo às propriedades dos senhores Custódio Macário e Natalino Rodrigues dos Santos.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2070/2022-139.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2070/2022-139.pdf</t>
   </si>
   <si>
     <t>Para que se mantenha na Associação do Faxinalzinho o trator que atualmente está prestando serviços naquela comunidade.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2071/2022-140.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2071/2022-140.pdf</t>
   </si>
   <si>
     <t>Corte ou poda de árvore na rua Paraná nº 1040.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2077/2022-_141.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2077/2022-_141.pdf</t>
   </si>
   <si>
     <t>Melhorias com corte e cascalhamento na estrada da Vista Alegre.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>MSGV</t>
   </si>
   <si>
     <t xml:space="preserve">Mensagem de Veto </t>
   </si>
   <si>
     <t xml:space="preserve">Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2008/mensagem_de_veto_total_ao_projeto_de_lei_no08_de_autoria_do_poder_legislativo.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2008/mensagem_de_veto_total_ao_projeto_de_lei_no08_de_autoria_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Total ao Projeto de Lei do Legislativo nº08/2022.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao estudante GUILHERME DE GOES por sua participação no Processo de Seleção para o Programa de Intercâmbio Internacional GANHANDO O MUNDO, promovido pela Secretaria Estado de Educação do Paraná – SEED/PR.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/2022_04_20_17_00_12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/2022_04_20_17_00_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extensão do perímetro urbano da sede do Município.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_taxa_de_coleta_de_lixo.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_taxa_de_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Com Emenda Substitutiva nº 1 de 2022 - DISPÕE SOBRE A TAXA DA COLETA DE LIXO, REVOGA OS ARTIGOS 331,332, E 333, DE LEI MUNICIPAL COMPLEMENTAR Nº533/2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>Com Emenda Modificativa nº 6 de 2022 - ALTERA O VENCIMENTO DO CARGO DE AGENTE SOCIAL DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei do Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_no01_desconto_iptu.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_no01_desconto_iptu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executiva conceder desconto para pagamento á vista do Imposto Predial e Territorial Urbano-IPTU, do Exercício de 2022, fixa datas de vencimentos das parcelas e dá outras providências.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_no02_recuperacao_de_creditos.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_no02_recuperacao_de_creditos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a instituir o Programa de Recuperação de Créditos Tributários e não Tributários do Município de Roncador, relativo aos exercícios 2021 e anteriores, ajuizados ou não, e dá outras providências.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/2022_02_24_13_56_10.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/2022_02_24_13_56_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a Concessão de Uso, mediante licitação pública, dos bens móveis que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_no04_reajuste_anual_remuneracao_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_no04_reajuste_anual_remuneracao_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual da remuneração dos servidores públicos do Poder Executivo Municipal, inclusive dos profissionais do_x000D_
 magistério, pelo índice de 14% (quatorze por cento),nos termos do §2" do art. 48 c/c com o caput do art. 207 da Lei Municipal Complementar nº 791/2005, e dá outras providências.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_no05_repasse_actar_-associacao_e_comunidade_paz_da_familia_do_alcoolismo_dos_dependentes_quimicos.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_no05_repasse_actar_-associacao_e_comunidade_paz_da_familia_do_alcoolismo_dos_dependentes_quimicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar o repasse, a título de fomento, até o valor R$42.360,00(quarenta e dois mil e trezentos e sessenta reais) em benefício da ACTAR -Associação e Comunidade Paz da Família do Tratamento do Alcoolismo dos Dependentes Químicos, na forma da Lei Autorizativa nº1.043, e de 28 de novembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_06.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_06.pdf</t>
   </si>
   <si>
     <t>Institui Órgão Oficial Eletrônico do Município de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_07.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão da Comissão de Licitações, do Pregoeiro e da Equipe de Apoio ao Agente de Contratação da Prefeitura Municipal para a Câmara Municipal do Município de Roncador - PR</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a recompor anualmente, o valor do vencimento dos servidores municipais, de acordo com o salário mínimo_x000D_
 nacional ou do piso nacional da respectiva categoria profissional, e dá outras providências.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1915/ldo-lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1915/ldo-lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1916/2022_04_20_14_53_56.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1916/2022_04_20_14_53_56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de metas e prioridades na Lei Municipal nº1355/2021-PPA e Lei Municipal nº134/2021-LDO-Lei de Diretrizes Orçamentárias para o exercício de 2022, e autoriza a abrir crédito adicional especial no exercício de 2022, e dá outras dá outras providências.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.269/2019 que cria o Conselho Municipal de Turismo de Roncador -C.M.T.R. e dá outras providências.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1918/2022_05_02_17_04_55.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1918/2022_05_02_17_04_55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de metas e prioridades na Lei Municipal nº1335/2021 PPA e Lei Municipal 1340/2021 LDO-Lei de Diretrizes Orçamentárias para o Exercício de 2022 e Autoriza abrir Crédito Adicional Especial no Exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_14.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_14.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II, da Lei Municipal Complementar n.1.357/2021,quanto a remuneração atribuída ao Cargo de Provimento em Comissão de DIRETOR DE OBRAS E MANUTENÇÃO, e dá outras providências.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_15.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Roncador a firmar termo de convênio de cooperação com o Município de Mato Rico, com o intuito de unir esforços para reconstrução de ponte sobre rio Macaco, que faz divisa entre o Municípios, e dá outras providências.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1965/2022_08_01_11_08_39.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1965/2022_08_01_11_08_39.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desenvolvimento da Agropecuária do Município Roncador.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1953/2022_07_28_10_38_47_001.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1953/2022_07_28_10_38_47_001.pdf</t>
   </si>
   <si>
     <t>Com Emenda Modificativa nº 3 de 2022 - INSTITUI O 'BANCO DE HORAS' NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1954/fomento_ibrr.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1954/fomento_ibrr.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar termo de fomento com a Instituição Beneficente Regional de Roncador-IBRR, e dá outras providências.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1955/termo_de_fomento_actar.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1955/termo_de_fomento_actar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetivar, mediante Termo de Fomento. repasse de recursos públicos para a Organização da Sociedade Civil do setor privado que especifica.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1960/2022_07_28_13_25_15.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1960/2022_07_28_13_25_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aumentar temporariamente jornada de trabalho dos cargos que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1969/prorragacao_de_prazo_refisron.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1969/prorragacao_de_prazo_refisron.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a prorrogar o prazo para adesão ao REFISRON/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1975/2022_08_12_09_04_09.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1975/2022_08_12_09_04_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão de metas e prioridades na Lei Municipal nº1.355/2021 PPA e Lei Municipal nº.1.340/2021 LDO -Lei de  Diretrizes Orçamentárias, para o exercício de 2022 e autoriza abrir crédito adicional especial no exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1976/2022_08_15_16_41_11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1976/2022_08_15_16_41_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder reajuste na remuneração dos profissionais do magistério, integrantes do quadro permanente de servidores públicos do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1991/loa_2023.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1991/loa_2023.pdf</t>
   </si>
   <si>
     <t>Com Emenda Modificativa nº 5 de 2022 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RONCADOR, PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS. (L.O.A.)</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2007/alienacao_de_bens.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2007/alienacao_de_bens.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE LICITAÇÃO PÚBLICA, O IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_26.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_26.pdf</t>
   </si>
   <si>
     <t>Altera as Disposições da Lei Municipal nº1.193/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO EXTRA JUDICIAL COM A EMPRESA UNITE CONSTRUTORA DE OBRAS EIRELI.,PARA QUITAÇÃO DE VALORES APURADOS CONFORME PROCESSO ADMINISTRATIVO Nº01/2022, (PROTOCOLO 60/2022), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS Á LEI MUNICIPAL Nº1.147/2015,QUE INSTITUIU A DIRETORIA JURÍDICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2029/pac-detran.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2029/pac-detran.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA, NO ÂMBITO DO MUNICÍPIO DE RONCADOR, OS CRITÉRIOS DE ACESSO AOS SERVIÇOS DISPONIBILIZADOS JUNTO AO POSTO DE ATENDIMENTO CONVENIADO-PAC, DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO PARANÁ -DETRAN/PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_30.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE 01(UM) DIA ÚTIL DE FOLGA POR ANO, SEM PREJUÍZO DE REMUNERAÇÃO, PARA AS MULHERES SERVIDORAS MUNICIPAIS, DESTINADO Á REALIZAÇÃO DE EXAMES PREVENTIVOS DE MAMOGRAFIA E PAPANICOLAU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_no31.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_no31.pdf</t>
   </si>
   <si>
     <t>CONCEDE AD REFERENDUM AO PRIMEIRO TERMO ADITIVO AO TERMO DE COOPERAÇÃO Nº02/2022,QUE ENTRE SI QUE CELEBRARAM O MUNICÍPIO DE RONCADOR E A MUNICÍPIO DE MATO-RICO, VISANDO RECONSTRUÇÃO DE PONTE SOBRE O RIO MACACO, QUE FAZ DIVISA ENTRE OS MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2049/altera_a_o_item_da_ii_da_lei_municipal_1341_2021.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2049/altera_a_o_item_da_ii_da_lei_municipal_1341_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ITEM II, DO ART. 1º, DA LEI MUNICIPAL Nº1341/2021 E DÁ OUTRAS PROVIDÊNCIAS. (ÔNIBUS OEAR)</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2065/reestrutura_a_previdencia.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2065/reestrutura_a_previdencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE RONCADOR-PREVISRON, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2050/subencao_apae.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2050/subencao_apae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETIVAR MEDIANTE TERMO DE FOMENTO, REPASSE DE RECURSOS PÚBLICOS PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE RONCADOR-APAE.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2051/termo_de_permissao_de_uso_de_bem_movel_vista_alegre_morais.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2051/termo_de_permissao_de_uso_de_bem_movel_vista_alegre_morais.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PERMISSÃO DE USO DOS BENS MÓVEIS QUE ESPECIFICA COM A ASSOCIAÇÃO COMUNITÁRIA DE PRODUTORES RURAIS DA VISTA ALEGRE-MORAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2062/remuneracao_enfermeirostecnicos.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2062/remuneracao_enfermeirostecnicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA REMUNERATÓRIA DOS ENFERMEIROS, TÉCNICO DE ENFERMAGEM E AUXILIAR DE ENFERMAGEM, NOS TERMOS DO QUE DISPÕE O ART.15-C,DA LEI FEDERAL Nº7.498, DE 25 DE JUNHO 1986.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2064/reajuste_piso_salarial_dos_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2064/reajuste_piso_salarial_dos_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E II  DA LEI MUNICIPAL Nº927/2010, REAJUSTANDO O VALOR DO PISO SALARIAL DOS SERVIDORES EFETIVOS OCUPANTES DO QUADRO DE PROFISSIONAIS DO MAGISTÉRIO PARA O ANO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2063/criacao_de_sistema_de_cultura_dacidade_de_roncador.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2063/criacao_de_sistema_de_cultura_dacidade_de_roncador.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE CULTURA DA CIDADE RONCADOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/termo_de_uso_de_bens_moveis_com_a_associacao_das_mulheres_organizadas_acmor.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/termo_de_uso_de_bens_moveis_com_a_associacao_das_mulheres_organizadas_acmor.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PERMISSÃO DE USO DOS BENS MÓVEIS QUE ESPECÍFICA, COM A ASSOCIAÇÃO COMUNITÁRIA DAS MULHERES ORGANIZADAS DE RONCADOR-ACMOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/2022_03_07_16_19_21.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/2022_03_07_16_19_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do Poder Legislativo Municipal de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>CATFOP - Administração Tributária,Financeira, Orçamentária e Pública</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_-_reposicao_inflacao_agentes_politicos_2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_-_reposicao_inflacao_agentes_politicos_2022.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais e dos Vereadores de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_-_03.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_-_03.docx</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a denominação de via pública urbana do Parque Industrial e dá outras providências.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA PONTE EDIFICADA SOBRE O RIO ROSILHO, NO MUNICIPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>DENOMINA DE FRANCISCO ROMÃO GOMACH A RUA PROJETADA SITUADA NO JARDIM ANCHIETA, NO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>DENOMINA DE NEI BASSETTI, A RUA PROJETADA SITUADA NO JARDIM DOS PÁSSAROS, NO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a vedação de homenagens pela Câmara Municipal de Roncador, pra pessoas que tenham condenação criminal, por ato de improbidade administrativa ou corrupção no município de Roncador e dá outras providências</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>Adriana de Freitas, Irene Kozak do Bonfim, Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_08.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_08.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de um dia útil de folga por ano sem prejuízo da remuneração para as mulheres servidoras municipais e para as trabalhadoras do setor privado, destinado a realização de exames preventivos de Mamografia e Papanicolau e dá outras providências.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>DENOMINA PROFESSORA VERÔNICA ZOLA, A RUA PROJETADA C SITUADA NO JARDIM ANCHIETA, NO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>DENOMINA DE VLADEMIRO LABIAK, A RUA PROJETADA D, SITUADA NO JARDIM ANCHIETA, NO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_castracao_de_animais.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_castracao_de_animais.doc</t>
   </si>
   <si>
     <t>INSTITUI o "Programa de Incentivo à Castração, Microchipagem e Combate aos Maus-Tratos de Cães e Gatos", e dá outras providências.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_12_aluno_nota_dez.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_12_aluno_nota_dez.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PRÊMIO ALUNO NOTA DEZ, PARA ESTUDANTES DO ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE RONCADOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2046/pl_fanfarra.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2046/pl_fanfarra.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da Fanfarra Municipal como patrimônio cultural do Município de Roncador e dá outras providências.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>Câmara Municipal de Roncador - CMR</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_-_altera_lei_da_diaria.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_-_altera_lei_da_diaria.docx</t>
   </si>
   <si>
     <t>COM EMENDA MODIFICATIVA Nº 4 DE 2022 - ALTERA A LEI MUNICIPAL Nº 1253/2019, QUE DISPÕE SOBRE A CONCESSÃO DAS DIÁRIAS PAGAS AO PRESIDENTE DA CÂMARA, AOS VEREADORES E AOS SERVIDORES DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2073/demominacao_rua-cecilia-marcheski-boroski.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2073/demominacao_rua-cecilia-marcheski-boroski.docx</t>
   </si>
   <si>
     <t>DENOMINA DE CECÍLIA LACHESKI BOROSKI A RUA PROJETADA QUE CONFRONTA COM A RUA PARANÁ, NO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2076/pl-atribuicoes-comissionados_1.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2076/pl-atribuicoes-comissionados_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATRIBUIÇÕES E OS REQUISITOS DE INVESTIDURA DOS CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURÍDICO, ASSESSOR DE IMPRENSA E DIRETOR GERAL DA CÂMARA MUNICIPAL DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_resolucao_no01.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_resolucao_no01.docx</t>
   </si>
   <si>
     <t>INSTITUI A LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) E A TRADUÇÃO SIMULTÂNEA DOS TRABALHOS PARLAMENTARES NAS SESSÕES DA CÂMARA MUNICIPAL RONCADOR.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_06-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_06-2022.docx</t>
   </si>
   <si>
     <t>Parque Municipal na antigo pedreira na comunidade de Barro Preto.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_07-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_07-2022.docx</t>
   </si>
   <si>
     <t>Apoio para o término da instalação de poço artesiano na comunidade de Rio Azul.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1949/requerimento_08-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1949/requerimento_08-2022.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 08/2022 – O senhor vereador Jenauro Hruba, ao Exmo. Senhor, VIVALDO LESSA MOREIRA, prefeito municipal, para que remeta solicitação ao Exmo. Senhor MARCIO NUNES, Secretário do Desenvolvimento Sustentável e Turismo do Paraná, solicitando 10 kits para instalação em poços artesianos no município de Roncador, contendo (bombas, canos, reservatórios e afins).</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_09-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_09-2022.docx</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Vereadora que ao Presente subscreve vem em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. LUIS CLAUDIO ROMANELLI, Deputado Estadual, para solicitando a liberação de recursos para perfuração de poço artesiano na comunidade de Rio Bonito de baixo, Roncador-PR._x000D_
 O município de Roncador, assim como muitos outros do Estado do Paraná, vem enfrentando uma severa crise hídrica, isso tem afetado diretamente nossas comunidades Rurais.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_10-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_10-2022.docx</t>
   </si>
   <si>
     <t>10/2022 - Pedro Ferreira de Castro, vereador que ao presente subscreve, vem em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. Senhor Vivaldo Lessa Moreira, Prefeito Municipal, para que remeta solicitação ao Exmo. Senhor Carlos Roberto Massa Júnior (Ratinho Júnior) Governador do Estado do Paraná, solicitando recursos para a construção de Hospital Regional em Roncador.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_11-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_11-2022.docx</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim, vereadora que ao presente subscrevem, vem em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. Senhor. VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, sugerindo a implantação de Educação Integral para crianças em idade pré-escolar na faixa de idade de 04 a 07 anos._x000D_
 A principal questão relacionada a esta solicitação, deve-se aos pedidos das mães, as quais não tem onde deixar seus filhos quando passam a frequentar as pré-escolas, a perca do direito de escola/creche em tempo integral, faz com que as mães tenham que sair do trabalho.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_12-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_12-2022.docx</t>
   </si>
   <si>
     <t>12/2022 - Pedro Ferreira de Castro, vereador que ao presente subscreve, vem em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. Senhor Vivaldo Lessa Moreira, Prefeito Municipal, para que remeta solicitação à Ilma. Ivete Keiko Sakuno Carlos, Chefe do Núcleo Regional de Educação de Campo Mourão, solicitando providencias com relação a instalação de “ar condicionado” nas salas de aula do Colégio Estadual General Carneiro.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_13-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_13-2022.docx</t>
   </si>
   <si>
     <t>13/2022 - Pedro Ferreira de Castro, vereador que ao presente subscreve, vem em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. Senhor Vivaldo Lessa Moreira, Prefeito Municipal, para que remeta solicitação ao Exmo. Senhor Alexandre Cury, Deputado Estadual, solicitando providencias com relação a instalação de “ar condicionado” nas salas de aula do Colégio Estadual General Carneiro.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_14-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_14-2022.docx</t>
   </si>
   <si>
     <t>14/2022 - Jenauro Hruba, vereador que ao presente subscreve, vem em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. Senhor Vivaldo Lessa Moreira, Prefeito Municipal, para que remeta ao Ilmo. Senhor Norberto Ortigara, Secretário de Estado da Agricultura, solicitando de doação de 1000 doses de sêmen de caprino da raça Boer, botijões e kits para inseminação artificial em incentivo a caprinocultura no município de Roncador.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_15-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_15-2022.docx</t>
   </si>
   <si>
     <t>Edmar Marcheski e Maria Santina Ribeiro da Luz Silva, vereadores que ao presente subscrevem, vem em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. SERGIO SOUZA, Deputado Federal, solicitando a doação de um ônibus escolar para ser destinado ao município de Roncador._x000D_
 O município de Roncador tem uma grande demanda de transporte escolares e, portanto, é necessário a disponibilização de ônibus que estejam em boas condições para atendimento desta demanda. _x000D_
 Além disso, o município de Roncador está com uma frota bastante desgastada pelo tempo de uso, isso é preocupante porque ônibus nestes estados, aumenta os riscos de acidentes, colocando em perigo as vidas de nossas crianças.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_16-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_16-2022.docx</t>
   </si>
   <si>
     <t>16/2022 - “veículo utilitário de carga, com carroceria tipo baú isotérmico, com balança tipo plataforma e balança mesa, com mini câmara fria e lavadora de alta pressão.”</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_17-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_17-2022.docx</t>
   </si>
   <si>
     <t>17/2022 - “dois trituradores forrageiros e duas ensacadeiras de silagem”</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_18-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_18-2022.docx</t>
   </si>
   <si>
     <t>18/2022 - “apoio para o término da instalação e distribuição de água do poço artesiano na comunidade do CANCAN do Meio.”</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1939/requerimento_21-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1939/requerimento_21-2022.docx</t>
   </si>
   <si>
     <t>2022/21 - informações com referência ao atendimento do psiquiatra e do oftalmologista  no hospital municipal de Roncador.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_22-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_22-2022.docx</t>
   </si>
   <si>
     <t>requer envio de oficio ao Exmo. Senhor RICARDO BARROS, Deputado Federal, solicitando a disponibilização de recursos através de em Emenda Parlamentar ou que intervenha junto ao Ministério da Agricultura, Pecuária e Abastecimento, para que disponibilize recursos financeiros ao Município de Roncador contemplar os seguintes projetos:_x000D_
 N. da Proposta	Equipamentos	Justificativa	Valor_x000D_
 014374/2021	Modular para Processamento de Peixes	O Município de Roncador tem uma população de 11.537 mil habitantes, conforme o ultimo senso realizado e possui um IDH-M de 0,681, ou seja, ocupa a 295º posição em comparação aos municípios do Paraná. Possui a quanta maior área territorial da região com 74.000 hectares, com expressiva base hidrográfica, onde tem proporcionado a criação de peixes em tanques artificiais, em especial a tilápia._x000D_
 R$300.000,00_x000D_
 (trezentos mil reais)_x000D_
 014257/2021	Agroindustriais para processamento e carnes	O Município de Roncador tem uma população de 11.537 mil habitantes, conforme o ultimo senso realizado e possui um IDH-M de 0,681, ou seja, ocupa a 295º posição em comparação aos municípios do Paraná. Possui a quarta maior área territorial da região com 74.000,00 hectares, com expressivo rebanho de criação de bovinos, suínos, caprinos e ovinos.	R$980.000,00_x000D_
 (novecentos e oitenta Reais).</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1937/requerimento_33-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1937/requerimento_33-2022.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva Vereador que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara, e requer envio de oficio ao Exmo. Senhor MARCIO NUNES, Secretário do Desenvolvimento Sustentável e do Turismo, solicitando que seja disponibilizado recursos para perfuração e instalação de poço artesiano na comunidade do Palmital do 43._x000D_
 Infelizmente estamos passando por muitas dificuldades com relação a escassez de água e os moradores da comunidade do Palmital do 43, município de Roncador está enfrentando uma situação bastante difícil.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_34-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_34-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações a respeito do andamento das obras da Rua Edmar Felisbino Caetano Pinto, conforme segue:_x000D_
 _x000D_
 	Informações se o município efetuou notificação à empresa por causa da paralisação da obra;_x000D_
 	Em caso afirmativo cópia da notificação emitida e encaminhada para empresa.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_35-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_35-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações sobre os motivos da paralisação das obras de Drenagem Pluvial e Pavimento Poliédrica, no Bairro do Jardim Anchieta I, conforme abaixo:_x000D_
 	Informações se o município efetuou notificação à empresa por causa da paralisação da obra;_x000D_
 	Em caso afirmativo cópia da notificação emitida e encaminhada para empresa.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1934/requerimento_36-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1934/requerimento_36-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações sobre os motivos da paralisação das obras de Drenagem Pluvial e Pavimento Asfáltico nas vias urbanas de do Conjunto Sol Nascente:_x000D_
 _x000D_
 	Informações se o município efetuou notificação à empresa por causa da paralisação da obra;_x000D_
 	Em caso afirmativo cópia da notificação emitida e encaminhada para empresa.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_37-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_37-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações sobre o andamento das obras do Parque Mario Kovalek, quais as medidas estão sendo tomadas para solucionar o problema do lago construído no local. _x000D_
 _x000D_
 O parque Mario Kovalek foi construído e trouxe grandes expectativas aos nossos munícipes. _x000D_
 Sabe-se que o projeto teve bastante investimento de recursos públicos, especialmente no que diz respeito ao lago que apresentou problemas</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_38-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_38-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações sobre aplicabilidade da Lei Municipal nº1342/2021, a qual Dispõe sobre a obrigatoriedade no âmbito municipal da divulgação de informações sobre obras públicas paralisadas, contendo os motivos e o tempo de interrupção da obra._x000D_
 A lei foi criada com a intenção de levar conhecimento a população sobre as obras que estão sendo construídas em seu bairro, rua, etc. bem como uma perspectiva de término.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_40-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_40-2022.docx</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro, VEREADOR, que ao presente subscreve vem na forma do Regimento Interno da Câmara requer envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando as seguintes informações:_x000D_
 	Quantas e quais Empresas estão prestando serviços no Pátio da Prefeitura; _x000D_
 	Em qual endereços estão localizadas;_x000D_
 	Qual a forma estabelecida para pagamento dos funcionários, que prestam serviços nessas empresas;_x000D_
 	O município de Roncador, tem alguma responsabilidade sobre os pagamentos realizados aos funcionários contratados pelas empresas ou a própria empresa realiza os pagamentos?</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_41-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_41-2022.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, Antonio Martins, Edison José Pietroski, VEREADORES, que ao presente subscrevem vem em conformidade com  o Regimento Interno da Câmara e requer envio de Ofício a Exmo. Senhor Plauto Miró, Deputado Estadual, solicitando a aquisição e destinação de um caminhão pipa para o Município de Roncador/PR.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_42-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_42-2022.docx</t>
   </si>
   <si>
     <t>José Aparecido da Silva, VEREADOR, que ao presente subscreve vem em conformidade com o Regimento Interno da Câmara e requer envio de Ofício a Exmo. EVERTON LUIZ DA COSTA SOUZA, SECRETÀRIO DE DESENVOLVIMENTO SUSTENTÀVEL, solicitando a possibilidade de se destinar recursos para perfuração de poços artesianos na Vila Rural do Alto São João. _x000D_
 O município está desenvolvendo nas comunidades projeto de horta comunitária e a vila rural do Distrito de Alto São João é uma das comunidades que participam deste projeto, no entanto para este projeto dê certo é necessário que tenhamos água disponível no local para a irrigação da horta.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1928/requerimento_44-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1928/requerimento_44-2022.docx</t>
   </si>
   <si>
     <t>44/2022 - informações solicitadas ao Exmo. Prefeito Vivaldo Lessa._x000D_
 _x000D_
 A)	Qual foi o valor de repasse ao Município, referente ao FUNDEB (Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos profissionais da Educação), nos anos de 2016 à 2020._x000D_
 _x000D_
 B)	Qual foi o valor de repasse ao Município, referente ao FUNDEB (fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos profissionais da Educação), na atual gestão - 2021 a 2022._x000D_
 _x000D_
 C)	Requer seja disponibilizado a esta Vereadora, demonstrativo detalhado de onde o valor de repasse do FUNDEB teria sido gasto nos anos de 2016 à 2020 e também na atual gestão.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1927/requerimento_45-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1927/requerimento_45-2022.docx</t>
   </si>
   <si>
     <t>45/2022 - Informações solicitadas ao Exmo. Prefeito Vivaldo Lessa.  - A) Especificar de forma detalhada - com nome e CPF - quantas pessoas eram atendidas no Hospital Municipal de Roncador antes do contrato com a empresa Instituto de Saúde Santa Clara e, também, quantas são atendidas após o contrato._x000D_
 B) Quantos funcionários laboravam no Hospital Municipal de Roncador, antes do contrato com a empresa Instituto de Saúde Santa Clara e, quantos após o contrato._x000D_
 C) Quantos médicos laboravam no Hospital Municipal de Roncador, antes do contrato com a empresa Instituto de Saúde Santa Clara e, quantos após o contrato. Existiam médicos do programa Mais Médico? Se sim, citar nome e CPF.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_46-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_46-2022.docx</t>
   </si>
   <si>
     <t>46/2022 - Informações solicitadas ao Exmo. Prefeito Vivaldo Lessa - _x000D_
 A)	Requer seja disponibilizado à esta Vereadora, demonstrativo detalhado de gastos com combustível de todos os veículos utilizados pelo Município (máquinas pesadas, ônibus, vans, veículos pequenos e etc.), na gestão de 2016 a 2020, e também na atual gestão.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_58-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_58-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando as seguintes informações referente a Van Odontológica; _x000D_
 1.	Atendimento realizados desde o ano de 2017 a até a presente data;_x000D_
 2.	Comunidades atendidas;_x000D_
 3.	Números de pacientes que foram atendidos na Van Odontológica; _x000D_
 4.	Informações se houve repasse recebido do Governo Federal para manutenção dos atendimentos;_x000D_
 5.	Se houve qual valores recebidos;_x000D_
 6.	Quais são os profissionais odontológicos estão lotados para atendimento na van; _x000D_
 7.	Quantos atendimentos conseguem ser realizados mensalmente._x000D_
 O município tem uma grande demanda de atendimentos odontológicos, e a van odontológica foi recebida pela comunidade como uma esperança de que os atendimentos seriam ampliados e que um número maior de pessoas poderia receber o tão esperado atendimento, porém a demanda ainda continua grande e com uma fila de espera de longo prazo.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_59-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_59-2022.docx</t>
   </si>
   <si>
     <t>Antonio Martins, Edison José Pietroski, Irene Kozak do Bonfim, Jenauro Hruba e José Aparecido da Silva, Vereadores que ao Presente subscrevem, vêm em conformidade com o Regimento Interno da Câmara, requerer envio de ofício ao Exmo. Senhor Vivaldo Lessa Moreira, Prefeito Municipal, para que remeta mensagem ao Exmo. Senhor Wagner Mesquita, Secretário Estadual de Segurança Pública, solicitando autorização para “transferência do atual destacamento de Polícia Militar do município de Roncador/PR, para as instalações existentes e atualmente sem utilização, da antiga delegacia da Polícia Civil, situada na Rua Curitiba, centro desta cidade.”</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1922/62-2022.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1922/62-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação  p/ aquisição e instalação de aparelho de ar-condicionado, para o prédio do Sine agência Roncador.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1921/63-2022.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1921/63-2022.pdf</t>
   </si>
   <si>
     <t>"Requer envio de Ofício à superintendência do SINE solicitando construção de garagem para abrigar o veículo utilizado nos trabalhos externos da agência do trabalhador, posto Roncador.”</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1963/66-2022.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1963/66-2022.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. ALEXANDRE CURY, DEPUTADO ESTADUAL, solicitando recursos para aquisição de uma Academia para Terceira Idade, para ser instalada na comunidade do Cateto, Município de Roncador.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1968/requerimento_67-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1968/requerimento_67-2022.docx</t>
   </si>
   <si>
     <t>Solicitando recursos para aquisição de uma roçadeira hidráulica para ser destinado a Associação de Produtores Rurais das Comunidade do Formoso e Aterrado do Alto.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1977/requerimento_68-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1977/requerimento_68-2022.docx</t>
   </si>
   <si>
     <t>Envio de ofício ao Exmo. Jorge Lange, Diretor da Companhia Habitacional do Estado do Paraná, solicitando que seja incluso o Município de Roncador no programa de Habitação do Estado para construção de moradias populares em nossa cidade.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_69-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_69-2022.docx</t>
   </si>
   <si>
     <t>Envio de ofício Diretor-Geral do DETRAN-PR, senhor ADRIANO FURTADO, solicitando que seja que sejam tomadas providências para retirada dos veículos (carros, motocicletas) que se encontram estacionados no pátio e na via pública em frente ao Destacamento da Policia Militar de Roncador.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_70-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_70-2022.docx</t>
   </si>
   <si>
     <t>Envio de ofício ao Senhor OSVALDO LAVEZZO, Secretário de Agricultura, solicitando relatório com informações individualizada dos trabalhos realizados até a presente data, pelos servidores:_x000D_
 DEBORA THOME PINK - Diretora agropecuária, lotada no departamento da agricultura a qual desenvolve a função de Veterinária;_x000D_
 DOMICIANO FERREIRA DA SILVA NETO - Coordenador de Programas de Desenvolvimento Agropecuário, lotado no departamento de agricultura, com a função de Inseminador Artificial._x000D_
  Os relatórios devem conter:_x000D_
 	Data do atendimento_x000D_
 	nome do produtor atendido _x000D_
 	 descrição do serviço prestado.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>Diovani Seguro, Edmar Marcheski, Maria Santina Ribeiro da Luz Silva, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_71-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_71-2022.docx</t>
   </si>
   <si>
     <t>Requerem envio de Oficio a Ilustríssima Senhora Drª. JANAINA DE ALMEIDA COIMBRA, Promotora de Justiça da Comarca de Iretama, pedindo para que verifique possibilidade de designar um servidor do Ministério Público para acompanhar o Processo de Licitação que será realizado no Munícipio de Roncador para contratação dos serviços de transporte escolar.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>Adriana de Freitas, Diovani Seguro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_74-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_74-2022.docx</t>
   </si>
   <si>
     <t>Requerem envio de Oficio ao DER, Departamento de Estradas e Rodagens, solicitando a instalação de redutores de velocidade, radares, sinalização vertical e lombada eletrônica na Rodovia Vassilio Boiko, PR 142, entre o Parque do Lago e Empresa IRIED.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_76-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_76-2022.docx</t>
   </si>
   <si>
     <t>Requerem envio de Oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA Prefeito de Roncador, solicitando intercessão junto ao (DER) Departamento de Estradas e Rodagens, para viabilizar a instalação de redutores de velocidade, radares, sinalização vertical e lombada eletrônica na Rodovia Vassilio Boiko, PR 462, entre o Parque do Lago e Empresa IRIED.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_77-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_77-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio ao Exmo. Senhor MARCIO NUNES, Deputado Estadual, solicitando que destine recursos a aquisição e instalação de um campo sintético no Distrito de Alto São João, município de Roncador/PR.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_78-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_78-2022.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que reforce nossa solicitação de recursos para aquisição e instalação de um campo sintético no Distrito de Alto São João, município de Roncador/PR, realizada ao Deputado Estadual Marcio Nunes.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_79-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_79-2022.docx</t>
   </si>
   <si>
     <t>Requer encaminhamento, em nome da Câmara de Vereadores, de Ofício de Condolências à família DUBENA, pelo falecimento do Senhor BENEDITO DUBENA.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2018/requerimento_82-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2018/requerimento_82-2022.docx</t>
   </si>
   <si>
     <t>Aquisição e instalação de bebedouro no Centro de Educação Infantil Dente de Leite.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_83-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_83-2022.docx</t>
   </si>
   <si>
     <t>Aquisição de aparelhos de Televisores tipo LED, para serem destinado aos Centros Educacionais e Escolas Municipais de Roncador.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Solicita cópia do Laudo de Avaliação e Avaliação da Terra Nua e das Benfeitorias e Mapa mencionado no artigo 1º do  Projeto de Lei nº 25/2022.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>Disponibilização de bebedouro, para uso da população, na UBS do centro da cidade.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_88-2022.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_88-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos relacionados a construção do Parque Mario Kovalek e do asfaltamento que está sendo realizado na rua Edson Veloso, no bairro do Jardim Anchieta.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento na estrada do Distrito de Alto São João, na subida a direita da propriedade do Senhor José Lucio (Zé Lucio).</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>Requer envio de Oficio ao Ilmo. Senhor MAXIMO ROBERTO RIBEIRO, servidor lotado na função de atendimento do Posto do Detran do Município de Roncador, CONVOCANDO-O para comparecer na Câmara Municipal no dia 08 de novembro de 2022, logo após ao termino da sessão ordinária, para responder alguns questionamentos sobre atendimento prestados por V.S. frente ao posto de atendimento do Detran do Município de Roncador.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2042/requerimento_94-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2042/requerimento_94-2022.docx</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos estudantes participantes das Fanfarras do Colégios General Carneiro, Ulysses Guimarães e Escolas Monteiro Lobato, João Paulo I e Colégio Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>Requer informações referentes as obras de calçamento da Rua Bom Principio, no bairro do Jardim Anchieta.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>Edmar Marcheski, Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_98-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_98-2022.docx</t>
   </si>
   <si>
     <t>Relatórios dos atendimentos realizados aos pequenos agricultores em conformidade com o inciso V, do Art.4º da Lei Municipal nº1345/2021.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_99-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_99-2022.docx</t>
   </si>
   <si>
     <t>Aquisição de Academia ao ar Livre para ser destinado a Comunidade de Santo Antonio, Município de Roncador/PR.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva, Edmar Marcheski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_100-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_100-2022.docx</t>
   </si>
   <si>
     <t>Relatórios mensais dos locais onde estão sendo realizados os atendimentos com os maquinários da Secretaria Municipal de Serviços Públicos.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Solicitação de todo o processo de Licitação, documentos,contratos, aditivos e toda a papelada relacionada a contratação da Empresa UNITE CONSTRUTORA DE OBRAS EIRELI. Parana análise em Comissão Permanente.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>IDLEG</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_legislativa_-_02-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_legislativa_-_02-2022.docx</t>
   </si>
   <si>
     <t>Indicam ao chefe do Executivo Municipal, para que remeta mensagem a esta Casa de Leis, referente à projeto de lei que conceda incentivo as mulheres trabalhadoras do setor público a realizarem seus exames preventivos de Mamografia e Papanicolau.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>Adriana de Freitas, Antonio Martins, Diovani Seguro, Edmar Marcheski, Irene Kozak do Bonfim, Jenauro Hruba, José Aparecido da Silva, Maria Santina Ribeiro da Luz Silva, Pedro Ferreira de Castro</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação da Fanfarra Municipal do Município de Roncador como Patrimônio Cultural e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2054/indicacao_-_indicacao_05.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2054/indicacao_-_indicacao_05.doc</t>
   </si>
   <si>
     <t>Criação do prêmio aluno nota dez, para os estudantes do ensino fundamental da rede municipal de ensino do município de roncador.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2057/indicacao_legislativa_-_remissao_06.doc</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2057/indicacao_legislativa_-_remissao_06.doc</t>
   </si>
   <si>
     <t>Concede remissão de débitos aos contribuintes do Imposto Predial e Territorial Urbano – IPTU, simplifica os procedimentos administrativos correspondentes e dá outras providências.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1973/emenda_aditiva_ao_pl_017-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1973/emenda_aditiva_ao_pl_017-2022.docx</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 017/2022, do executivo Municipal.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1974/emenda_aditiva_no02_-_orgao_oficial.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1974/emenda_aditiva_no02_-_orgao_oficial.docx</t>
   </si>
   <si>
     <t>Ao Projeto de Lei do Executivo Municipal 06/2022, que institui o Órgão Oficial Eletrônico do Município de Roncador, e dá outras providências.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO EXECUTIVO Nº17/2022.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1971/emenda_a_modificativa_pl_019-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1971/emenda_a_modificativa_pl_019-2022.docx</t>
   </si>
   <si>
     <t>Ao Projeto de Lei do Executivo Municipal 019/2022, que Autoriza o Poder Executivo Municipal a efetivar, mediante Termo de Fomento, repasse de recursos públicos para a Organização da Sociedade Civil do setor privado que específica.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1972/emenda_a_modificativa_pl_020-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1972/emenda_a_modificativa_pl_020-2022.docx</t>
   </si>
   <si>
     <t>Ao Projeto de Lei do Executivo Municipal 020/2022, que Autoriza o Poder Executivo Municipal a aumentar temporariamente a jornada de trabalho dos cargos e que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1984/emenda_modificativa_03.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1984/emenda_modificativa_03.docx</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>Ao projeto de Lei do Legislativo nº14/2022 - que altera o art. 7º da lei municipal 1253/2019.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda-a-modificativa-05.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda-a-modificativa-05.docx</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO EXECUTIVO Nº24/2022.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda-a-modificativa_06-pl-042-2022.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda-a-modificativa_06-pl-042-2022.docx</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI COMPLEMENTAR Nº42/2022.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>ESUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Jenauro Hruba, Adriana de Freitas, Antonio Martins, Irene Kozak do Bonfim, José Aparecido da Silva</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI COMPLEMENTAR Nº36/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -3348,67 +3348,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/proposta_de_decreto_legislativo_-_cidadao_honorario2422.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/2022_03_22_16_47_26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/2022_05_04_14_17_12.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1872/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1882/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1890/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1899/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1908/2022-96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1909/2022-97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1958/2022-99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1959/2022-100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1961/2022-101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1962/2022-102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1964/2022-103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1966/2022-104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1967/2022-105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1979/2022-106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1985/2022-107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1986/2022-108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1987/2022-109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1988/2022-110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2009/indicacao_js.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_120.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_121.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2013/2022-122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2014/2022-123-mesclado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2015/2022-124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2016/2022-125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2017/2022-126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2020/127-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2022/129-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2055/2022-136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2070/2022-139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2071/2022-140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2077/2022-_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2008/mensagem_de_veto_total_ao_projeto_de_lei_no08_de_autoria_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/2022_04_20_17_00_12.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_taxa_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_no01_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_no02_recuperacao_de_creditos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/2022_02_24_13_56_10.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_no04_reajuste_anual_remuneracao_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_no05_repasse_actar_-associacao_e_comunidade_paz_da_familia_do_alcoolismo_dos_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_06.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_07.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1915/ldo-lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1916/2022_04_20_14_53_56.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1918/2022_05_02_17_04_55.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_14.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_15.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1965/2022_08_01_11_08_39.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1953/2022_07_28_10_38_47_001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1954/fomento_ibrr.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1955/termo_de_fomento_actar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1960/2022_07_28_13_25_15.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1969/prorragacao_de_prazo_refisron.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1975/2022_08_12_09_04_09.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1976/2022_08_15_16_41_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1991/loa_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2007/alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2029/pac-detran.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_no31.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2049/altera_a_o_item_da_ii_da_lei_municipal_1341_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2065/reestrutura_a_previdencia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2050/subencao_apae.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2051/termo_de_permissao_de_uso_de_bem_movel_vista_alegre_morais.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2062/remuneracao_enfermeirostecnicos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2064/reajuste_piso_salarial_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2063/criacao_de_sistema_de_cultura_dacidade_de_roncador.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/termo_de_uso_de_bens_moveis_com_a_associacao_das_mulheres_organizadas_acmor.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/2022_03_07_16_19_21.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_-_reposicao_inflacao_agentes_politicos_2022.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_-_03.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_08.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_castracao_de_animais.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_12_aluno_nota_dez.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2046/pl_fanfarra.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_-_altera_lei_da_diaria.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2073/demominacao_rua-cecilia-marcheski-boroski.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2076/pl-atribuicoes-comissionados_1.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_resolucao_no01.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_06-2022.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_07-2022.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1949/requerimento_08-2022.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_09-2022.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_10-2022.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_11-2022.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_12-2022.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_13-2022.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_14-2022.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_15-2022.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_16-2022.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_17-2022.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_18-2022.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1939/requerimento_21-2022.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_22-2022.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1937/requerimento_33-2022.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_34-2022.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_35-2022.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1934/requerimento_36-2022.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_37-2022.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_38-2022.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_40-2022.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_41-2022.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_42-2022.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1928/requerimento_44-2022.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1927/requerimento_45-2022.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_46-2022.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_58-2022.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_59-2022.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1922/62-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1921/63-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1963/66-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1968/requerimento_67-2022.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1977/requerimento_68-2022.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_69-2022.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_70-2022.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_71-2022.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_74-2022.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_76-2022.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_77-2022.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_78-2022.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_79-2022.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2018/requerimento_82-2022.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_83-2022.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_88-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2042/requerimento_94-2022.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_98-2022.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_99-2022.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_100-2022.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_legislativa_-_02-2022.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2054/indicacao_-_indicacao_05.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2057/indicacao_legislativa_-_remissao_06.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1973/emenda_aditiva_ao_pl_017-2022.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1974/emenda_aditiva_no02_-_orgao_oficial.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1971/emenda_a_modificativa_pl_019-2022.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1972/emenda_a_modificativa_pl_020-2022.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1984/emenda_modificativa_03.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda-a-modificativa-05.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda-a-modificativa_06-pl-042-2022.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/proposta_de_decreto_legislativo_-_cidadao_honorario2422.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/2022_03_22_16_47_26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/2022_05_04_14_17_12.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1872/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1873/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1882/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1889/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1890/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1893/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1895/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1897/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1898/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1899/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1907/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1908/2022-96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1909/2022-97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1958/2022-99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1959/2022-100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1961/2022-101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1962/2022-102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1964/2022-103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1966/2022-104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1967/2022-105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1979/2022-106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1985/2022-107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1986/2022-108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1987/2022-109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1988/2022-110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2009/indicacao_js.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_120.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_121.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2013/2022-122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2014/2022-123-mesclado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2015/2022-124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2016/2022-125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2017/2022-126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2020/127-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2022/129-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2055/2022-136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2070/2022-139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2071/2022-140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2077/2022-_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2008/mensagem_de_veto_total_ao_projeto_de_lei_no08_de_autoria_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/2022_04_20_17_00_12.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_de_taxa_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_no01_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_no02_recuperacao_de_creditos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/2022_02_24_13_56_10.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_no04_reajuste_anual_remuneracao_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1911/projeto_no05_repasse_actar_-associacao_e_comunidade_paz_da_familia_do_alcoolismo_dos_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_06.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_07.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1915/ldo-lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1916/2022_04_20_14_53_56.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1917/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1918/2022_05_02_17_04_55.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_14.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_15.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1965/2022_08_01_11_08_39.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1953/2022_07_28_10_38_47_001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1954/fomento_ibrr.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1955/termo_de_fomento_actar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1960/2022_07_28_13_25_15.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1969/prorragacao_de_prazo_refisron.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1975/2022_08_12_09_04_09.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1976/2022_08_15_16_41_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1991/loa_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2007/alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2005/projeto_26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2029/pac-detran.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_no31.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2049/altera_a_o_item_da_ii_da_lei_municipal_1341_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2065/reestrutura_a_previdencia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2050/subencao_apae.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2051/termo_de_permissao_de_uso_de_bem_movel_vista_alegre_morais.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2062/remuneracao_enfermeirostecnicos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2064/reajuste_piso_salarial_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2063/criacao_de_sistema_de_cultura_dacidade_de_roncador.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2066/termo_de_uso_de_bens_moveis_com_a_associacao_das_mulheres_organizadas_acmor.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/2022_03_07_16_19_21.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_-_reposicao_inflacao_agentes_politicos_2022.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_-_03.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1983/projeto_08.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_castracao_de_animais.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2023/projeto_12_aluno_nota_dez.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2046/pl_fanfarra.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_-_altera_lei_da_diaria.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2073/demominacao_rua-cecilia-marcheski-boroski.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2076/pl-atribuicoes-comissionados_1.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2026/projeto_de_resolucao_no01.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_06-2022.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1950/requerimento_07-2022.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1949/requerimento_08-2022.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_09-2022.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_10-2022.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_11-2022.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_12-2022.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_13-2022.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_14-2022.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_15-2022.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_16-2022.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_17-2022.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_18-2022.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1939/requerimento_21-2022.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1938/requerimento_22-2022.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1937/requerimento_33-2022.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_34-2022.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_35-2022.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1934/requerimento_36-2022.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_37-2022.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_38-2022.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_40-2022.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1930/requerimento_41-2022.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1929/requerimento_42-2022.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1928/requerimento_44-2022.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1927/requerimento_45-2022.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_46-2022.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_58-2022.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_59-2022.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1922/62-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1921/63-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1963/66-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1968/requerimento_67-2022.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1977/requerimento_68-2022.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_69-2022.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_70-2022.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_71-2022.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_74-2022.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2001/requerimento_76-2022.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_77-2022.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_78-2022.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_79-2022.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2018/requerimento_82-2022.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_83-2022.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_88-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2042/requerimento_94-2022.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_98-2022.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_99-2022.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_100-2022.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_legislativa_-_02-2022.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2054/indicacao_-_indicacao_05.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2057/indicacao_legislativa_-_remissao_06.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1973/emenda_aditiva_ao_pl_017-2022.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1974/emenda_aditiva_no02_-_orgao_oficial.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1971/emenda_a_modificativa_pl_019-2022.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1972/emenda_a_modificativa_pl_020-2022.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/1984/emenda_modificativa_03.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2078/emenda-a-modificativa-05.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda-a-modificativa_06-pl-042-2022.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>