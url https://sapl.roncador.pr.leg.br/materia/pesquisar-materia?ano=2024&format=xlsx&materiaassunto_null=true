--- v0 (2026-02-03)
+++ v1 (2026-05-02)
@@ -54,1929 +54,1929 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEM</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2517/denuncia_contra_maria_santina.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2517/denuncia_contra_maria_santina.pdf</t>
   </si>
   <si>
     <t>Representação para instauração de Processo Ético disciplinar para apurar quebra de decoro Parlamentar pela Senhora Vereadora Maria Santina Ribeiro da Luz Silva.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2519/representacao_em_desafavor_da_vereador_maria_santina_15-08-24.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2519/representacao_em_desafavor_da_vereador_maria_santina_15-08-24.pdf</t>
   </si>
   <si>
     <t>Representação para instauração de processo Ético-Disciplinar para apurar Quebra de Decoro Parlamentar Pela Senhora Vereadora Maria Santina Ribeiro da Luz.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_01.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_01.docx</t>
   </si>
   <si>
     <t>Ao Senhor RENATO SLOBODJA, Secretário Municipal de Serviços Públicos, "solicitando patrolamento e cascalhamento da estrada do Parque das Gabirobas e da comunidade do Barro Preto."</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>Edison José Pietroski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_02.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Aos senhores VIVALDO LESSA MOREIRA, Prefeito Municipal e RENATO SLOBOJA, Secretário Municipal de Serviços Públicos, "reforçando indicação 87-2022, solicitando aquisição de um caminhão cavalo mecânico traçado, para rebocar a carreta prancha que transporta os equipamentos da Secretaria de Obras.”</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_03.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Aos senhores VIVALDO LESSA MOREIRA, Prefeito Municipal e RENATO SLOBOJA, Secretário Municipal de Serviços Públicos, "solicitando cobertura asfáltica na rua Rio de Janeiro, trecho entre as ruas Espírito Santo e Padre Zigmund Supiêta."</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_04.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Aos senhores VIVALDO LESSA MOREIRA, Prefeito Municipal e RENATO SLOBOJA, Secretátio Municipal de Serviços Públicos, "solicitando cobertura asfáltica na Travessa Irmã Melânia Uhren seguindo pela rua Santa Catarina até a rua Mal. Floriano."</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edmar Marcheski</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_05.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Aos senhores ANTONIO DA SILVA, Diretor de Viação e EDSON GONSALVES DE OLIVEIRA, Secretário Municipal de Educação e Cultura “solicitando reforma interna e tapeçaria e troca dos pneus do ônibus de transporte escolar placas ARK-2619.”</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_06.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_06.docx</t>
   </si>
   <si>
     <t>Ao Senhor Esmael Veloso dos Santos, Secretário de Desenvolvimento Sustentável e Turismo, solicitando que seja ordenado a limpeza dos matos da pista de caminhada localizada na Rua Sergipe, centro de Roncador/PR</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_07.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_07.docx</t>
   </si>
   <si>
     <t>À senhora LUANA TAMARA DA SILVA, DIRETORA DE PLANEJAMENTO, e ao senhor VALDIR CHOPTIAN FILHO, Diretor de Obras, solicitando a construção de um quebra-molas na Rua Sergipe, em frente a casa do Senhor José Vasselik (Zezinho), município de Roncador/PR.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_08.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_08.docx</t>
   </si>
   <si>
     <t>Ao senhor Esmael Veloso dos Santos, Secretário de Desenvolvimento Sustentável e Turismo, solicitando que seja melhorado a sinalização de trânsito na Avenida São Pedro e Santo Antonio, próximo a Loja de Móveis Brasil, realizando as pinturas das faixas de pedestres, bem como a indicação de parada obrigatória na via que não seja a preferencial,  pois as mesmas se encontram um pouco apagadas, dificultando a visibilidade.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_10.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_10.docx</t>
   </si>
   <si>
     <t>Ao Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que disponibilize um micro-ônibus para ser utilizado pelo Secretário de Serviços Públicos, (Renato Slobodjan) para realizar o transporte dos motoristas e operadores de máquinas da secretaria de obras.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Diovani Seguro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_10.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_10.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Desenvolvimento Sustentável e Turismo solicitando que realize limpeza das ruas do Conjunto Vitória.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_11.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_11.docx</t>
   </si>
   <si>
     <t>À LUANA TAMARA DA SILVA, DIRETORA DE PLANEJAMENTO, e ao  VALDIR CHOPTIAN FILHO, Diretor de Obras e solicitando que seja retomado as obras de calçamento da Rua Edmar Felisbino Caetano Pinto, centro de Roncador/PR.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_12.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_12.docx</t>
   </si>
   <si>
     <t>Ao Senhor RENATO SLOBODJAN Secretário de Serviços Públicos, solicitando melhorias com patrolamento da estrada e limpeza de bebedouros na propriedade do Senhor Custódio Macário, Comunidade Aterrado do Alto.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_13.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_13.docx</t>
   </si>
   <si>
     <t>Ao senhor VIVALDO LESSA MOREIRA Prefeito municipal, solicitando a construção de um quebra-molas, na estrada Distrito de Alto São João km 05 na entrada ao pesqueiro do Sr. João, proximo a residência do Sr. Martin.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_14.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_14.docx</t>
   </si>
   <si>
     <t>À LUANA TAMARA DA SILVA, DIRETORA DE PLANEJAMENTO, e ao VALDIR CHOPTIAN FILHO, Diretor de Obras, pedindo para que seja realizado conserto do telhado e que seja feito a instalação de luz nos vestiários localizados próximos ao campo de futebol do Jardim Anchieta.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_15.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_15.docx</t>
   </si>
   <si>
     <t>Aos senhores, VIVALDO LESSA MOREIRA-Prefeito Municipal, e RENATO SLOBOJA, Secretário de Serviços Públicos, solicitando que seja realizado patrolamento e cascalhamento com compactação das pedras na estrada da Comunidade Rio Azul.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Edison José Pietroski, Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_16.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_16.docx</t>
   </si>
   <si>
     <t>Ao senhor RENATO SLOBOJA, Secretário Municipal de Serviços Públicos, indicando a reativação da ponte velha da estrada do can can.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_17.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_17.docx</t>
   </si>
   <si>
     <t>Ao Senhor ROBERTO MENDES, Secretário Municipal de Esporte, solicitando a colocação de mais areia na quadra de areia localizada atrás do ginásio Edivaldo Vieira Cartucheira, na rua Rio de Janeiro no centro de Roncador.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/</t>
+    <t>http://sapl.roncador.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Ao senhor ROBERTO MENDES, Secretário Municipal de Esportes, Lazer e Juventude, solicitando realização de melhorias na cancha de bolão do Jardim Anchieta, efetuando a limpeza, tapando buracos, arrumando as pranchas no local onde acontecem os arremessos do bolão.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_19.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_19.docx</t>
   </si>
   <si>
     <t>Ao senhor Esmael Veloso dos Santos, SECRETÁRIO DE DESENVOLVIMENTO SUSTENTÁVEL E TURISMO, solicitando corte de árvore na Rua Santa Luzia, nº55 - no Jardim Anchieta.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_20.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_20.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE DESENVOLVIMENTO SUSTENTÁVEL E TURISMO, solicitando que seja providenciado a colocação de cascalho em alguns trechos da estrada do Assentamento Rio Azul no município de Roncador/PR.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_21.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_21.docx</t>
   </si>
   <si>
     <t>Aos senhores VIVALDO LESSA MOREIRA, Prefeito Municipal e ROBERTO MENDES, Secretário Municipal de Esportes, solicitando a substituição das lâmpadas convencionais, por lâmpadas de LED, do Campo de Futebol da Barriquinha.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_22.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_22.docx</t>
   </si>
   <si>
     <t>Ao Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando que seja adquirido sementes ou mudas das plantas Crotalária, para serem plantadas no viveiro municipal e distribuídas a população roncadorense em ação no combate biológico do mosquito Aedes Aegypt.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_23.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_23.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE DESENVOLVIMENTO SUSTENTÁVEL E TURISMO, solicitando que adquirido uma máquina de passar veneno e veneno para ser aplicado nos formigueiros que estão invadindo os túmulos do cemitério municipal São Pedro em nossa cidade.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_24.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_24.docx</t>
   </si>
   <si>
     <t>Ao Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal de Roncador, cobrando atendimento a solicitação realizada no ano de 2021, sobre a construção de um ponto de ônibus na Vila Rural de Faxinalzinho.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_25.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_25.docx</t>
   </si>
   <si>
     <t>Ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, e ao Setor de desenvolvimento da Prefeitura, solicitando a realização de manutenção do calçamento da Rua Paraná a partir da esquina da Rua Miosótis seguindo até o final da rua Paraná no Conjunto Vitória.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_26.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_26.docx</t>
   </si>
   <si>
     <t>Ao Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a construção de calçamento em forma de trio, em frente à casa da Senhora Terezinha Labiak, na Avenida São Pedro, início da subida do Jardim Anchieta.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_27.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_27.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário Desenvolvimento Sustentável e Turismos e responsável interino pelo Pátio de máquinas, solicitando que realize manutenção de estrada no Cancan de Baixo, proximo a residência do Sr. Noel Christo.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_28.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_28.docx</t>
   </si>
   <si>
     <t>Ao Senhores VIVALDO LESSA MOREIRA, Prefeito Municipal e ESMAEL VELOSO DOS SANTOS, responsável interino pela Secretária de Serviços Públicos, solicitando que seja realizado manutenção das estradas da Comunidade do Formoso e da fazenda Araucária,  logo assim que chover. Pede-se patrolamento e compactação com o rolo compactador.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_29.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_29.docx</t>
   </si>
   <si>
     <t>Aos Senhores VIVALDO LESSA MOREIRA Prefeito Municipal e ESMAEL VELOSO DOS SANTOS, responsável interino pela Secretária de Serviços Públicos, solicitando abertura de vala para armazenamento de silagem, na propriedade do Sr. João Chafbe, localizada as margens da BR 158 estrada que liga Roncador à Campo-Mourão.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_30.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_30.docx</t>
   </si>
   <si>
     <t>Ao Senhor, ESMAEL VELOSO DOS SANTOS, Secretário de Desenvolvimento Sustentável e Turismo e responsável interino pela Secretaria de Serviços Públicos, solicitando construção de um quebra-molas na Rua Edson Veloso no Jardim Anchieta, município de Roncador.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_31.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_31.docx</t>
   </si>
   <si>
     <t>À Ilma. LUANA TAMARA DA SILVA, DIRETORA DE PLANEJAMENTO, solicitando a construção de um quebra-molas na Rua Ponta Grossa esquina com Rua Santa Catarina, próximo à casa da Servidor Municipal Senhor Nilson Smak.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_33.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_33.docx</t>
   </si>
   <si>
     <t>Ao Senhor VALDIR CHOPTIAN FILHO, Diretor de Obras e Manutenção, solicitando a construção de um quebra-molas na Avenida Santo Antonio, na baixada próximo a residência do Sr. Antonio Ministro, na cidade de Roncador/PR</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_34.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_34.docx</t>
   </si>
   <si>
     <t>Aos Senhores, VIVALDO LESSA MOREIRA, Prefeito Municipal e ESMAEL VELOSO DOS SANTOS Secretário Interino da Secretaria de Serviços Públicos, solicitando a manutenção da estrada do Senhor “Brisola” na comunidade de Vista Alegre, Município de Roncador/PR.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_35.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_35.docx</t>
   </si>
   <si>
     <t>Ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREF. MUN., solicitando que seja fixado placas nos pontos de ônibus, contendo os horários que os mesmos circulam em nossa cidade.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_36.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_36.docx</t>
   </si>
   <si>
     <t>Aos Senhores VIVALDO LESSA MOREIRA, PREF. MUN. e ESMAEL VELOSO DOS SANTOS, SECR. SERVIÇOS PÚBLICOS, solicitando colocação de placas indicando a preferencial na estrada Roncador/Mato-Rico.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_37.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_37.docx</t>
   </si>
   <si>
     <t>Aos Senhores VIVALDO LESSA MOREIRA, PREF. MUN. e ESMAEL VELOSO DOS SANTOS, SECR. SERVIÇOS PÚBLICOS, solicitando que seja aterrada a subida da estrada Vista Alegre que sai na Rodovia Vassilio Boiko, próx. a propriedade da família Kovalek.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_38.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_38.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando que seja providenciado cascalhamento da estrada de Vista Alegre, nas propriedades de João Martins; Família Moraes; Alessandro Martins; Manoel Mariano; Manoel Silva e Família; João Almeida (Taborda) Fabiano Bira.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Antonio Donizete Gonçalves dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_39.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_39.docx</t>
   </si>
   <si>
     <t>Ao Senhor, VALDIR CHOPTIAN FILHO, Diretor de Obras e Manutenção, solicitando construção de um quebra-molas na Avenida São Pedro, entre a Rua Sergipe e saída do Mato-Rico nas proximidades do bar do Senhor Valdecir Miranda.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Jenauro Hruba</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_40.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_40.docx</t>
   </si>
   <si>
     <t>Ao senhor Secretáriuo de Obras, solicitando a construção de uma lombada na estrada que liga Roncador à Alto São João, nas proximidades da propriedade da Prof. Luzanete Presna.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando que seja construído cerca na lateral do Parque Mario Kovalek, na divisa entre a propriedade do Senhor Alcidino (Cidão)</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_43.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_43.docx</t>
   </si>
   <si>
     <t>Ao senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando reparo e melhorias na estrada da comunidade do Mandassaia,  com cascalhamento em trecho de aproximadamente três quilômetros, saindo da propriedade dos Ferreiras passando pela propriedade Sr. Silvio e William, na estrada que liga o Distrito de Alto São João a comunidade de Alto Progresso.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_43.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_43.docx</t>
   </si>
   <si>
     <t>Ao senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando a disponibilização de retroescavadeira para realizar limpeza de bebedouro na propriedade do Senhor José Dacio na comunidade de Faxinalzinho no município de Roncador/PR.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_44.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_44.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando melhorias, conservação e manutenção da estrada do Cancan de Baixo seguindo no sentido da Igreja São Sebastião, trecho que liga as propriedades do Senhores Marcinho Chimura, Valdemar Matos, João Crispim e Sr. N. Picinini.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_45.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_45.docx</t>
   </si>
   <si>
     <t>Ao senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando disponibilização de horas máquinas com a retroescavadeira do município, para que os moradores realizem a manutenção dos encanamentos da rede de água da comunidade do Rio Bonito, desde caixa de água até a propriedade do Sr. José Gomes.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_46.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_46.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, Solicitando cascalhamento de 300 metros de estrada, na propriedade do Sr. Adão Martins nas proximidades da propriedade do Sr. Vilson Godoi na comunidade do Rio Liso, Município de Roncador-PR.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_47.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_47.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando serviços de uma (01) hora máquina com a pá carregadeira na propriedade do Senhor Valdir Martins, na Vila Rural do Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_48.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_48.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando disponibilização de dez caminhões de cascalho e horas de serviços com a máquina pá carregadeira para realizar serviços na propriedade do Senhor Izamir comunidade de mandassaia.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_49.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_49.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando atendimento em indicação anterior, sobre a reativação da ponte velha da estrada da comunidade do can-can, município de Roncador-PR</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_50.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_50.docx</t>
   </si>
   <si>
     <t>Ao Senhor VALDIR CHOPTIAN, Diretor de Obras e Manutenção, solicitando construção de quebras-molas na Rua Edmar Felisbino Caetano Pinto na cidade de Roncador-PR</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_51.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_51.docx</t>
   </si>
   <si>
     <t>Ao Exmo. Senhor VIVALDO LESSA MOREIRA PREFEITO DE RONCADOR, solicitando realização de operação tapa buracos nas ruas do Conjunto Vitória na Cidade de Roncador/PR.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_52.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_52.docx</t>
   </si>
   <si>
     <t>Ao. Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando construção de um bebedouro na propriedade do Senhor Eduardo Chalaga, comunidade Vista Alegre.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_53.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_53.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Melhorias com cascalhamento no carreador de acesso a residência da Sra. Marli Hort, Vila Rural do Faxinalzinho-Roncador-PR</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_54.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_54.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Substituição de manilhas do bueiro nas proximidades da casa do Sr. Juca, comunidade de Jararaca/PR.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_55.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_55.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Limpeza do cemitério do Cancan do Meio, município de Roncador/PR.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_57.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_57.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Cascalhamento no entorno da Igreja localizada na comunidade Santo Antonio-Município de Roncador/PR.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Cascalhamento no entorno da Igreja localizada na comunidade JARARACA-Município de Roncador/PR.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_58.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_58.docx</t>
   </si>
   <si>
     <t>Ao senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Cascalhamento em trecho de aproximadamente 300 metros, entrada para residência da Senhora Marli Hort, comunidade Vila Rural de Faxinalzinho.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_59.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_59.docx</t>
   </si>
   <si>
     <t>Ao Senhor Valdir Choptian, Departamento de Obras e Manutenção, com cópia ao Prefeito Municipal, solicitando Substituição das manilhas na estrada do Alto São João, na comunidade do Faxinalzinho, entre a propriedade do Sr. Antonio Donizete e Sr. Odair.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_60.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_60.docx</t>
   </si>
   <si>
     <t>Ao senhor Valdir Choptian, Departamento de Obras e Manutenção, com cópia ao Prefeito Municipal, solicitando Manutenção da ponte do cancã, em frente a propriedade do Senhor Rosildo, antes da subida dos Portugueses.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_61.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_61.docx</t>
   </si>
   <si>
     <t>Ao Senhor Esmael Veloso dos Santos, Secretário de Serviços Públicos, solicitando Manutenção das estradas que ligam o Encruzo, passando pela Gleba 8 seguindo até a ponte do Rio Rosilho, divisa com o município de Iretama.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Irene Kozak do Bonfim, Jenauro Hruba</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_62.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_62.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando melhorias com cascalhamento no "carreador" de acesso a residência da Sra. Marli Hort, Vila Rural do Faxinalzinho-Roncador-PR.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_63.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_63.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando a construção de um quebra-molas na Rua Paraná, entre a residência do Senhor Cardoso e a Igreja Testemunha de Jeová, cidade de Roncador/PR.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_64.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_64.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando melhorias na estrada do Can Can do meio, no trecho entre o barracão de reciclagem e seguindo até a entrada da comunidade do Rio Macaco proximo a placa de indicação sentido ao Munícipio de Mato Rico.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_65.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_65.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando manutenção com correção de cascalho na estrada do Distrito de Alto São João que liga a propriedade do Sr. Antonio Versori, passando pela propriedade do Sr. Cido Sabi, Luciano Aureliano seguindo até a Padaria da Maria do Pão, trecho de aproximadamente 2 km.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_66.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_66.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando manutenção das estradas localizadas na propriedade do Senhor Augusto Voloski e na Propriedade da Senhora Elvira Martelli Kovalek na comunidade de Barro Preto-Município de Roncador/Paraná.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_67.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_67.docx</t>
   </si>
   <si>
     <t>Ao senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Serviços de retroescavadeira e instalação de manilhas de 40cm, na estrada da propriedade do senhor Alessandro Rack Vieira de Jesus, na Comunidade de Vista Alegre município de Roncador.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_68.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_68.docx</t>
   </si>
   <si>
     <t>Ao Senhor Valdir Choptian, Departamento de Obras e Manutenção, com cópia ao Prefeito Municipal, solicitando construção de rampa (Lombada) na Rua Curitiba, próximo ao comércio do Pio e uma rampa (lombada) em frente a Monteiro Lobato, Cidade de Roncador/PR.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_69.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_69.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando limpeza/recolhimento dos cipós que foram cortados em frente ao prédio onde funciona os atendimentos da sala de Fisioterapia do município.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_70.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_70.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando reparos e manutenção na estrada de acesso a propriedade do Sr. Sergio Manoel da Silva, na comunidade de Vista Alegre, Município de Roncador/PR.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Ao Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao Departamento de Engenharia da Prefeitura, solicitando estudos da possibilidade de implantação de uma lombada na Av. São Pedro, em frente à Escola Nossa Senhora das Graças, centro da cidade de Roncador/PR.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_72.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_72.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Manutenção com cascalhamento na estrada localizada na Propriedade da D. Rosa Korpan, comunidade de Barro Preto, município de Roncador/PR.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_73.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_73.docx</t>
   </si>
   <si>
     <t>Ao senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, Solicitando manutenção e melhorias da estrada rural na localidade do Rio Azul, nas propriedades do Senhores Moacir Nicodemos e Éder Campos de Oliveira, município de Roncador/PR</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_74.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_74.docx</t>
   </si>
   <si>
     <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando instalação de grade de ferro na canaleta construída na Escola Municipal Monteiro Lobato, na cidade de Roncador.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei do Executivo </t>
   </si>
   <si>
     <t xml:space="preserve">Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_lei_no01.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_lei_no01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO PARA CESSÃO DE SERVIDOR(A) À SECRETARIA DE ESTADO DA JUSTIÇA E CIDADANIA - SEJU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_02.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/projeto_de_lei_no03.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/projeto_de_lei_no03.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A EXECUÇÃO DE MÚSICA AO VIVO OU QUALQUER SISTEMA DE AMPLIAÇÃO MECÂNICA DO SOM, BEM COMO A DISPOSIÇÃO DE MESAS E CADEIRAS NAS CALÇADAS DOS IMÓVEIS VIZINHOS, POR BARES, LANCHONETES, RESTAURANTES E SIMILARES NO MUNICÍPIO DE RONCADOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/projeto_de_lei_no04.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/projeto_de_lei_no04.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO VII AO ART.17, DA LEI MUNICIPAL Nº1.439/2023, QUE REESTRUTURA O FUNCIONAMENTO DO SERVIÇO DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/projeto_de_lei_no05.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/projeto_de_lei_no05.pdf</t>
   </si>
   <si>
     <t>RATIFICA A SEGUNDA E TERCEIRA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES QUE REGULARIZA A CONSTITUIÇÃO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE ATENÇÃO À SANIDADE AGROPECUÁRIA, DESENVOLVIMENTO RURAL E URBANO SUSTENTÁVEL DA REGIÃO CENTRAL DO ESTADO DO PARANÁ - CIDCENTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no06.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE ESPORTE, LAZER E JUVENTUDE DE RONCADOR-SELJUR.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/projeto_de_lei_no07.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/projeto_de_lei_no07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE ESPORTE E LAZER FELJUR, INSTRUMENTO DE NATUREZA CONTÁBIL, VINCULADO A SECRETARIA MUNICIPAL DE ESPORTES E LAZER E JUVENTUDE.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/projeto_de_lei_no08.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/projeto_de_lei_no08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE, LAZER E JUVENTUDE DE RONCADOR-CMELJUR</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/projeto_de_lei_no09.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/projeto_de_lei_no09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE METAS E PRIORIDADES NA LEI MUNICIPAL N°1.355/2021(PPA-PLANO PLURIANUAL) E LEI MUNICIPAL Nº1.431/2023(LDO-LEI DE DIRETRIZES ORÇAMENTÁRIAS) PARA O EXERCÍCIO DE 2024, AUTORIZA A ABRIR CRÉDITO ADICIONAL NO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/projeto_de_lei_no10.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/projeto_de_lei_no10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE METAS E PRIORIDADES NA LEI MUNICIPAL Nº1.355/2021(PPA-PLANO PLURIANUAL) E LEI MUNICIPAL Nº1.431/2023(LDO-LEI DE DIRETRIZES ORÇAMENTÁRIAS) PARA O EXERCÍCIO DE 2024, AUTORIZA A ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/projeto_de_lei_no11.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/projeto_de_lei_no11.pdf</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/projeto_de_lei_no12.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/projeto_de_lei_no12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE METAS E PRIORIDADES NA LEI MUNICIPAL Nº1.355/2021(PPA-PLANO PLURIANUAL) E LEI MUNICIPAL Nº1.431/2023 (LDO-LEI DE DIRETRIZES ORÇAMENTÁRIAS) PARA O EXERCÍCIO DE 2024 E AUTORIZA A ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/projeto_de_lei_no13.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/projeto_de_lei_no13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL A QUE MENCIONA E CONTEMPLA PELO ÍNDICE DE 8,1% (OITO VÍRGULA UM POR CENTO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/projeto_de_lei__no14.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/projeto_de_lei__no14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, A TÍTULO GRATUITO, E, A DESAFETAR DA CLASSE DOS BENS DOMINIAIS E AFETAR PARA A CLASSE DOS BENS DE USO COMUM DO POVO, PARA O FIM DE UTILIZAÇÃO COMO VIA DE CIRCULAÇÃO, O IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2468/projeto_de_lei_no15.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2468/projeto_de_lei_no15.pdf</t>
   </si>
   <si>
     <t>COM EMENDAS (ADITIVA Nº01/2024 E MODIFICATIVA Nº 01/2024) - DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2025 E DÁ PROVIDÊNCIAS. (LDO 2025).</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2467/projeto_de_lei_no16.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2467/projeto_de_lei_no16.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 9º DA LEI MUNICIPAL 1.400/2022, QUE DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE RONCADOR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/projeto_de_lei_no17.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/projeto_de_lei_no17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PERMISSÃO DE USO DO BEM MÓVEL QUE ESPECIFICA, COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS-APAE DE RONCADOR/PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2524/projeto_de_lei_no18.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2524/projeto_de_lei_no18.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RONCADOR, PARA EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS (Com Emendas Impositivas numeradas de 01 a 08) - L.O.A. 2025.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no19.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no19.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS AÇÕES DA LEI MUNICIPAL Nº1355/2021- PLANO PLURIANUAL (P.P.A.) 2022-2025 E DA LEI MUNICIPAL Nº1.491/2024-LEI DE DIRETRIZES ORÇAMENTÁRIAS (L.D.O.) PARA EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2534/projeto_de_lei_no20.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2534/projeto_de_lei_no20.pdf</t>
   </si>
   <si>
     <t>ALTERA AS DISPOSIÇÕES DA LEI MUNICIPAL N.1.192/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_no21.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_no21.pdf</t>
   </si>
   <si>
     <t>INSTITUI E FIXA A GRATIFICAÇÃO DE PLANTÃO AOS MOTORISTAS LOTADOS NA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_no22.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_no22.pdf</t>
   </si>
   <si>
     <t>CONCEDE "AD REFERENDUM" AO ACORDO JUDICIAL FIRMADO ENTRE O MUNICÍPIO RONCADOR E ROSELI MARCHESKI NASCIMENTO, NO PROCESSO Nº0000478-532024.8.16.0096, TRAMITANDO PERANTE JUIZADO ESPECIAL DA FAZENDA PÚBLICA DA COMARCA DE IRETAMA/PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2575/25-2024_-_altera_lei_perimetro_urbano.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2575/25-2024_-_altera_lei_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI Nº1.191/2017 (LEI DO PERÍMETRO URBANO) E DISPÕE SOBRE A NOVA EXTENSÃO DO PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Roncador - CMR</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/projeto_de_lei_01__cmei_izidoro_puretz.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/projeto_de_lei_01__cmei_izidoro_puretz.docx</t>
   </si>
   <si>
     <t>DENOMINA CMEI IZIDORO PURETZ O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL LOCALIZADO NA RUA RIO DE JANEIRO, ESQUINA COM A RUA MARECHAL DEODORO, NO MUNICÍPIO DE RONCADOR.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/projeto_de_lei__02_-_reposicao_inflacao_servidores_legislativo_2024.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/projeto_de_lei__02_-_reposicao_inflacao_servidores_legislativo_2024.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/projeto_de_lei__03_reposicao_inflacao_agentes_politicos_2024_-_corrigido.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/projeto_de_lei__03_reposicao_inflacao_agentes_politicos_2024_-_corrigido.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS E DOS VEREADORES DE RONCADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/projeto_de_resolucao_no01.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/projeto_de_resolucao_no01.docx</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI N.º 14.133, DE 1º DE ABRIL DE 2021 – NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS - NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE RONCADOR, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_01.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor BETO RICHA, Deputado Federal, solicitando recursos para aquisição de lama asfáltica, para ser destinada a manutenção da estrada do Parque das Gabirobas, município de Roncador/PR.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_02.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor MARCIO NUNES, Secretário de Turismo e Deputado Estadual, solicitando recursos para aquisição de lama asfáltica, para ser destinada a manutenção da estrada do Parque das Gabirobas, município de Roncador/PR.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_03.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_03.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a construção de um mirante (ponto elevado), no Distrito de Alto São e aquisição e instalação de uma estátua de São João, o qual representa o nome do Distrito.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_05.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_05.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que contate os Deputados representantes de nosso município para que intercedam junto aos Governos Estadual e Federal para que incluam o município de Roncador em projetos de moradia popular.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_06.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_06.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito de Roncador, solicitando que adquira e disponibilize uniformes para os estudantes da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_07.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_07.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio à Senhora LUANA TAMARA DA SILVA, Diretora de Planejamento, solicitando que realize vistoria na Avenida São Pedro, com a finalidade de verificar a possibilidade de substituição do tubo de concreto do contorno localizado no cruzamento das Avenidas Santo Antonio e São Pedro próximo ao Posto Aquarius, por um tubo de diâmetro menor.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_09.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_09.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor SANDRO ALEX, Secretário de Infraestrutura e Logística do Estado do Paraná, solicitando recursos financeiros para Pavimentação Asfáltica em CBUQ, nas ruas Paranaguá, Travessa João Rosa e  Travessa José Hamartiuk na cidade de Roncador/PR.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_11.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_11.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio ao Senhor MAICON SACOMAN, Coordenador Geral da Prefeitura municipal, solicitando informações referente a Van do Município de Roncador Placa BCK-2453-Roncador/PR</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/requerimento_12.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/requerimento_12.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor AMADEU ELIZIO SANTOS, Secretário de Saúde, sugerindo que seja distribuído senhas nos atendimentos para agendamentos de consulta e de transporte.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/requerimento_15.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/requerimento_15.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor ALEXANDRE CURY, DEPUTADO ESTADUAL, solicitando recursos no valor de R$410.000,00 (quatrocentos e dez mil reais), para aquisição de um trator agrícola com potência mínima de 100 CV.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_19.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_19.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor NELSON FERNANDO PADOVANI, Deputado Federal, solicitando um trator para ser destinado a Associação da comunidade de Santo Antonio, Município de Roncador.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_22_2024.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_22_2024.docx</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado à este Legislativo, cópia do contrato de locação vigente, inclusive seus aditivos, firmados entre o Município de Roncador e o proprietário do edifício onde se encontra instalado o Hospital Municipal de Roncador, o qual é objeto do referido contrato.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2464/requerimento_23.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2464/requerimento_23.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a construção de uma Capela Mortuária no Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2465/requerimento_24.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2465/requerimento_24.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor MARCIO NUNES, SECRETÁRIO DE TURISMO DO ESTADO, solicitando recursos para construção de uma Capela Mortuária no Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_25.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_25.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO DE RONCADOR, solicitando que seja confeccionada e instalada a placa Indicativa em conformidade com a Lei Municipal nº1.210/2017 que denominou o Estádio Municipal (AUGUSTO BECHER), localizado na área central de nossa cidade.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>Edmar Marcheski, Maria Santina Ribeiro da Luz Silva</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_27.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_27.docx</t>
   </si>
   <si>
     <t>Requerem envio de Oficio Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando informações referente ao transporte escolar do Município de Roncador: Quantidade de linhas e de veículos contratados, nome das comunidades atendidas, quilometragem percorrida diariamente e cópia dos processos licitatórios da contratação deste serviço.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_29.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_29.docx</t>
   </si>
   <si>
     <t>Solicitando envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e ao setor de Planejamento da Prefeitura, para que elaborem projeto de inclusão de recursos no Orçamento de 2025 com a finalidade de retirada dos recuos nas esquinas da Avenida Santo Antonio, desde Centro da cidade até a saída para Iretama.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/requerimento_31.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/requerimento_31.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a colocação de placa Indicativa com a devida denominação da ponte sobre o Rio Rosilho, conforme deternima o Projeto de Lei nº04/2022,aprovado em 25/04/2022.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2493/requerimento_32.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2493/requerimento_32.docx</t>
   </si>
   <si>
     <t>Solicitam envio de oficio ao senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando a colocação de placa na Ponte do Rio Macaco, contento nome da administração atual e dos responsáveis pelo projeto de execução.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/requerimento_33.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/requerimento_33.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal e a Ilma. Sra. LUANA TAMARA DA SILVA, Diretora de Planejamento, solicitando que seja realizado estudo e desenvolvido projeto para construção de mais uma sala na, Capela Mortuária Municipal, para realização de velórios.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_34.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_34.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio a Ilma. Senhora AMANDA MARIHA HARMATIUK ROCHA SOARES, Secretária de Saúde Municipal, solicitando informações referentes aos atendimentos odontológicos, realizados nos últimos sessenta dias nas três  Unidades Básicas de Saúde do município, Felipe Kovalek no Jardim Anchieta, Ataliba Paulo Meiado -Distrito de Alto São João e Unidade Básica Sidnei Gusmão de Andrade na região Central.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/requerimento_35.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/requerimento_35.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio a Ilma. Senhora AMANDA MARIHA HARMATIUK ROCHA SOARES, Secretária Municipal de Saúde, solicitando informações referentes aos atendimentos Médicos, realizados nos últimos sessenta dias na Unidade Básica de Saúde Ataliba Paulo Meiado no Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>Amadeu Elizio Santos, Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/requerimento_36.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/requerimento_36.docx</t>
   </si>
   <si>
     <t>Solicitam envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando reestruturação e adequação do antigo hospital do Dr. Jorge Fukushima, para ser destinado ao funcionamento da sede administrativa da Secretaria de Saúde e também para implantação da Clínica de atendimento à autista e pessoas com doenças mentais.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_37.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_37.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio ao Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando informações, referente o encanamento de água na comunidade do Rio Azul, e se há previsão para o atendimento desta reivindicação naquela comunidade.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_38.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_38.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio ao Exmo. Senhor SERGIO MORO, SENADOR DA REPUBLICA, solicitando que interceda junto aos órgãos competentes, a fim de destinar recursos ao município, para aquisição de um Trator Esteira para atender a demanda de serviços dos pequenos produtores do município de Roncador.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_39.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_39.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando Implantação de uma creche no Loteamento Safira, município de Roncador.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_41.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_41.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio ao Exmo. Senhor LUIZ NISHIMORI, DEPUTADO FEDERAL, para a aquisição de um veiculo tipo VAN, para ser destinado a comunidade de Santo Antonio, do Município de Roncador, com a finalidade de ser utilizada no transporte dos integtrantes do grupo folclórico de Folias de Reis.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_43.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_43.docx</t>
   </si>
   <si>
     <t>Solicita envio de oficio à Exma. Senhora AMANDA MARIHA HAMARTIUK ROCHA SOARES, Secretária Municipal de Saúde e ao Exmo. Senhor, VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando aquisição de um bebedouro para ser disponibilizado na Clínica de Fisioterapia e Especialidades Felliphe Gabriel, localizada nos fundos da UBS Central de Roncador.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_45.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_45.docx</t>
   </si>
   <si>
     <t>Requer envio de Ofício ao Excelentíssimo Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando apoio financeiro para aquisição de equipamentos de cirurgia por vídeo, para o Hospital Municipal de Roncador.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_46.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_46.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando reforma, manutenção e revitalização dos bancos e dos aparelhos de ginástica da Praça Moisés Lupion. no Centro de Roncador.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_47.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_47.docx</t>
   </si>
   <si>
     <t>Requer envio de Ofício de CONDOLÊNCIAS à família Gomach pelo falecimento de sua matriarca, Senhora Isabel Gomach, no dia 26 de junho 2024.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_48.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_48.docx</t>
   </si>
   <si>
     <t>Requer envio de Ofício de CONDOLÊNCIAS à família Hruba, pelo falecimento do Senhor Jaime Hruba, servidor público aposentado, no dia 27 de junho 2024.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_51.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_51.docx</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado Ofício ao Prefeito Vivaldo Lessa Moreira solicitando aquisição de Parque Infantil para o CMEI Pedro Gluchak, no bairro Jardim Anchieta.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_52.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_52.docx</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja encaminhado ao Prefeito Vivaldo Lessa Moreira Ofício solicitando aquisição de Parque Infantil para o CMEI IZIDORO PURETZ, no centro.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2520/requerimento_56.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2520/requerimento_56.docx</t>
   </si>
   <si>
     <t>Requer envio de Ofício ao Excelentíssimo Senhor ALEXANDRE CURI, DEPUTADO ESTADUAL solicitando, após ouvido o Plenário, Recursos para aquisição de um Rolo Compressor, para ser destinado ao Município de Roncador.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2521/requerimento_57.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2521/requerimento_57.docx</t>
   </si>
   <si>
     <t>Requer envio de Ofício ao Excelentíssimo Senhor ALEXANDRE CURI, DEPUTADO ESTADUAL, solicitando, após ouvido o Plenário, Recursos Financeiros no valor de R$150.000,00, para serem destinados à Defesa Civil do Município de Roncador</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_63.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_63.docx</t>
   </si>
   <si>
     <t>Requer envio de oficio ao Senhor VIVALDO LESSA, Prefeito Municipal e à Senhora AMANDA MARIHA HARMATIUK ROCHA SOARES, Secretária de Saúde, solicitando informações sobre quando será iniciado a distribuição dos "Kits Lanches" para os pacientes que viajam a outros municípios para realizarem tratamento de saúde.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_65.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_65.docx</t>
   </si>
   <si>
     <t>Requer envio de Oficio ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, cobrando as informações referente aos gastos ocorridos com o bombeamento de água no lago do Parque Mario Kovalek.  _x000D_
 *	Quantidade de litros de óleo utilizado diariamente para realizar o bombeamento da água até ao lago;_x000D_
 *	Nome do Posto de combustível que está sendo adquirido o óleo para abastecimento do motor;_x000D_
 *	Servidor responsável pelo abastecimento, bem como notas fiscais das aquisições realizadas.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_66.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_66.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Prefeito Municipal, senhor VIVALDO LESSA MOREIRA, com a sugestão de "declaração de calamidade pública" por conta da seca, para fins de liberação da máquina retroescavadeira de grande porte, para realização de limpezas dos bebedouros localizados no Município de Roncador.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_68.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_68.docx</t>
   </si>
   <si>
     <t>Requer envio de Ofício ao Exmo. Senhor Vivaldo Lessa Moreira, Prefeito Municipal, solicitando perfuração de poço artesiano na comunidade do Barro Preto, no município de Roncador.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_69.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_69.docx</t>
   </si>
   <si>
     <t>Ao senhor VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando Inclusão dos servidores de Serviços Gerais e Merendeiras na Classe de atividades de risco que tem direito ao recebimento de insalubridade ou periculosidade.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_71.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_71.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à Sra. ARACELI PENDIUK STELA – Gerente da Sanepar - Regional Campo Mourão, solicitando o encaminhamento de equipe técnica ao município de Roncador, à fins de estudo sobre possibilidade de extensão da rede de água na comunidade de Barro Preto, prolongamento do bairro Jardim Anchieta.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>Edison José Pietroski, Antonio Martins, Diovani Seguro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_72.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_72.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. VIVALDO LESSA MOREIRA, Prefeito Municipal, solicitando construção de um barracão amplo, para atender as costureiras do Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_73.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_73.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Senhor MARCIO NUNES, Secretário de Turismo do Estado do Paraná, solicitando disponibilização de recursos para a construção de um barracão amplo, para atender as costureiras do Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_75.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_75.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício Exmo. Senhor VIVALDO LESSA MOREIRA, MUNICIPAL solicitando Cópia de Contrato firmado entre o Município e a empresa que está construído o asfalto na estrada do Distrito de Alto São João.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2564/requerimento_76.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2564/requerimento_76.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL solicitando Informações referentes a aquisição de materiais para perfuração de 04 novos poços tubulares profundos.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2563/requerimento_77.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2563/requerimento_77.docx</t>
   </si>
   <si>
     <t>Requer envio de o´ficio ao  Exmo. Senhor VIVALDO LESSA MOREIRA, PREFEITO MUNICIPAL, solicitando Informações sobre o Projeto de regularização fundiária Reurb. Horta, Parque Industrial, Cateto e parte da Vila Penga.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2567/requerimento_78.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2567/requerimento_78.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando Instalação de um contêiner na entrada do Faxinalzinho, próximo a residencia do Vereador Antonio Donizete e da propriedade do senhor Dudu, para que os moradores da comunidade possam depositar seu lixo reciclável.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_79.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_79.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário de Serviços Públicos, solicitando instalação de um contêiner na esquina Rua Santa Catarina com a Marechal Deodoro, próximo à casa da senhora Jurema. para que os moradores próximos deste local realizarem o recolhimento do seu lixo.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_82.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_82.docx</t>
   </si>
   <si>
     <t>Solicita encaminhamento de Oficio de Condolências à Ilustre Família Pestun em razão do falecimento do Sr. Jorge Pestun, ocorrido no dia 07 de novembro de 2024.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_83.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_83.docx</t>
   </si>
   <si>
     <t>Solicita encaminhamento de Ofício aos senhores VIVALDO LESSA MOREIRA, Prefeito Municipal e Valdir Choptian, Engenheiro/Diretor de Obras e Manutenção solicitando que seja realizado visita técnica à obra de reforma da ponte do Rosildo no Can-can de Cima, proximo a subida dos portugueses, Município de Roncador/Paraná.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_86.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_86.docx</t>
   </si>
   <si>
     <t>Requer encaminhamento de ofício ao Exmo. Senhor MARCIO NUNES, Deputado Estadual solicitando aquisição de um trator para ser destinado ao Município de Roncador/Paraná.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2581/requerimento_87.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2581/requerimento_87.docx</t>
   </si>
   <si>
     <t>Requer encaminhamento de ofício ao Exmo. Senhor, VIVALDO LESSA MOREIRA, Prefeitura Municipal, solicitando que os postinhos de luz que foram retirados do Parque do Lago sejam reutilizados no Cemitério Municipal para melhorar a iluminação naquele local.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_94.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_94.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao senhor NELSON PADOVANI Deputado Federal solicitando aquisição de dois tratores para serem destinados ao Município de Roncador/Paraná.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>IDLEG</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_legislativa_-_projeto_autismo.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_legislativa_-_projeto_autismo.docx</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal, para que remeta mensagem a esta Casa de Leis, visando tramitar projeto de lei para dispor sobre a política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista no Município de Roncador.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_legislativa_02.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_legislativa_02.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Vivaldo Lessa Moreira, Prefeito Municipal, para que remeta mensagem à esta Casa de Leis, visando tramitar projeto de lei que trata sobre a incorporação de vantagens pecuniárias aos proventos de aposentadoria e pensão dos servidores públicos municipais lotados no cargo de motorista e ocupantes de cargos efetivos da Administração Direta, Autárquica e Fundacional do município de Roncador.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CATFOP - Administração Tributária,Financeira, Orçamentária e Pública</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/emenda_aditiva_01_-_comissao_-_ldo_2025_projeto_15.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/emenda_aditiva_01_-_comissao_-_ldo_2025_projeto_15.docx</t>
   </si>
   <si>
     <t>Ao Projeto de Lei do Executivo Municipal nº 15/2024 - LDO 2025, "Acrescentando no art. 53, o inciso IV - referente a Emendas Impositivas".</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_modificativa_01_-_comissao_-_ldo_2025.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_modificativa_01_-_comissao_-_ldo_2025.docx</t>
   </si>
   <si>
     <t>Ao Projeto de Lei do Executivo Municipal nº 15/2024 - LDO 2025, Altera-se o III do art. 8º, e o art. 45 do referido projeto de lei, comreferência ao limite percentual para abertura de créditos adicionais.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_decreto_no01_2024__cidadania_honoraria_-_mariano_almeida_machado.docx</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_decreto_no01_2024__cidadania_honoraria_-_mariano_almeida_machado.docx</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do Município de Roncador, ao Senhor MARIANO ALMEIDA MACHADO</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Amadeu Elizio Santos</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_impositiva_01-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_impositiva_01-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Cobertura asfáltica na Rua Paraná, no trecho do prolongamento pertencente ao Jardim Vitória.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>Antonio Donizete Gonçalves dos Anjos, Antonio Martins, Diovani Seguro, Edison José Pietroski, Edmar Marcheski, Irene Kozak do Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2586/emenda_impositiva_02-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2586/emenda_impositiva_02-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Cobertura asfáltica na Rua Paranaguá, no trecho entre as ruas Santa Catarina e São Joaquim, no centro da cidade de Roncador.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2587/emenda_impositiva_03-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2587/emenda_impositiva_03-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Reforma e ampliação do barracão onde são realizados os encontros da 3º idade. (Melhor idade)</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2588/emenda_impositiva_04-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2588/emenda_impositiva_04-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Aquisição de equipamentos a serem destinados a Associação Comunitária Dois Vizinhos de Produtores Rurais CNPJ: 02.339.495/0001-03 - PRÉ-FILTRO COM BOMBA DE TRANSFERÊNCIA MODELO PFB, construído totalmente em aço inox 304, utilizado na saída da centrífuga para retirar impurezas maiores, composto por caixa retangular capacidade 200 kg com controle de nível automático, dois filtros em aço inox.   Bomba de transferência construída totalmente em aço inox 304 com acionamento através de motor trifásico 220/380 volts. - Capacidade do tanque 200 kg com controle de nível automático.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2589/emenda_impositiva_05-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2589/emenda_impositiva_05-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Ações de custeio da APASLA - Associação de Proteção aos Animais São Lázaro CNPJ 19.517.250/0001-21.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2590/emenda_impositiva_06-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2590/emenda_impositiva_06-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Construção de pista de bolão, junto ao complexo esportivo no Jardim Anchieta.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>Amadeu Elizio Santos, Antonio Donizete Gonçalves dos Anjos, Antonio Martins, Diovani Seguro, Edison José Pietroski, Edmar Marcheski, Irene Kozak do Bonfim, Pedro Ferreira de Castro</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_impositiva_07-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_impositiva_07-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Aquisição de um ônibus 42 lugares, com ar condicionado, apropriado para transporte de pacientes quando em consultas, exames e tratamento de saúde em outros municípios.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_impositiva_08-2024.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_impositiva_08-2024.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Nº18/2024 - Contratação de profissional Fonoaudiólogo para atendimento dos alunos da educação infantil.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>PCEM</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal</t>
   </si>
   <si>
     <t>Processo 218185/23-Parecer Prévio nº59/24- Primeira Câmara emitido pelo Tribunal de Contas do Estado do Paraná referente a prestação de Contas Poder Executivo do Município de Roncador Exercício 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2295,67 +2295,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2517/denuncia_contra_maria_santina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2519/representacao_em_desafavor_da_vereador_maria_santina_15-08-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_06.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_07.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_14.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_16.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_17.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_19.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_21.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_25.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_26.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_27.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_28.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_29.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_30.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_31.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_33.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_34.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_35.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_36.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_37.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_38.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_39.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_40.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_47.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_48.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_49.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_50.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_51.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_52.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_54.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_57.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_58.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_59.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_60.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_61.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_62.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_63.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_64.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_65.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_66.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_67.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_68.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_69.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_70.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_72.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_73.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_74.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/projeto_de_lei_no03.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/projeto_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/projeto_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/projeto_de_lei_no07.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/projeto_de_lei_no08.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/projeto_de_lei_no10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/projeto_de_lei_no11.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/projeto_de_lei_no12.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/projeto_de_lei__no14.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2468/projeto_de_lei_no15.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2467/projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/projeto_de_lei_no17.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2524/projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2534/projeto_de_lei_no20.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_no21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_no22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2575/25-2024_-_altera_lei_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/projeto_de_lei_01__cmei_izidoro_puretz.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/projeto_de_lei__02_-_reposicao_inflacao_servidores_legislativo_2024.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/projeto_de_lei__03_reposicao_inflacao_agentes_politicos_2024_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/projeto_de_resolucao_no01.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_03.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_06.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_07.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_09.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_11.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/requerimento_15.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_19.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_22_2024.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2464/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2465/requerimento_24.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_25.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_27.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_29.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/requerimento_31.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2493/requerimento_32.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/requerimento_33.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_34.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/requerimento_35.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/requerimento_36.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_37.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_38.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_39.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_41.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_43.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_45.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_46.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_47.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_48.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_51.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_52.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2520/requerimento_56.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2521/requerimento_57.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_63.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_65.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_66.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_68.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_69.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_71.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_72.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_73.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_75.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2564/requerimento_76.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2563/requerimento_77.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2567/requerimento_78.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_79.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_82.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_83.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_86.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2581/requerimento_87.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_94.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_legislativa_-_projeto_autismo.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_legislativa_02.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/emenda_aditiva_01_-_comissao_-_ldo_2025_projeto_15.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_modificativa_01_-_comissao_-_ldo_2025.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_decreto_no01_2024__cidadania_honoraria_-_mariano_almeida_machado.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_impositiva_01-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2586/emenda_impositiva_02-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2587/emenda_impositiva_03-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2588/emenda_impositiva_04-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2589/emenda_impositiva_05-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2590/emenda_impositiva_06-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_impositiva_07-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_impositiva_08-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2517/denuncia_contra_maria_santina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2519/representacao_em_desafavor_da_vereador_maria_santina_15-08-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/indicacao_06.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/indicacao_07.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/indicacao_10.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_14.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_16.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/indicacao_17.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_19.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2471/indicacao_20.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_21.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_22.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/indicacao_23.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/indicacao_24.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/indicacao_25.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_26.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/indicacao_27.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/indicacao_28.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_29.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/indicacao_30.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2502/indicacao_31.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2505/indicacao_33.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2511/indicacao_34.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2512/indicacao_35.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_36.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_37.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2518/indicacao_38.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_39.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_40.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2529/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2532/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2533/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2537/indicacao_47.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2538/indicacao_48.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2539/indicacao_49.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2540/indicacao_50.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2543/indicacao_51.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_52.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_53.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_54.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_55.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_57.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_58.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_59.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_60.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2561/indicacao_61.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2565/indicacao_62.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2566/indicacao_63.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2569/indicacao_64.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2573/indicacao_65.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2574/indicacao_66.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_67.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_68.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2576/indicacao_69.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2577/indicacao_70.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2578/indicacao_72.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_73.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_74.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/projeto_de_lei_no03.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/projeto_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/projeto_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/projeto_de_lei_no07.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/projeto_de_lei_no08.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/projeto_de_lei_no10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/projeto_de_lei_no11.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/projeto_de_lei_no12.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/projeto_de_lei__no14.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2468/projeto_de_lei_no15.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2467/projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/projeto_de_lei_no17.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2524/projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2534/projeto_de_lei_no20.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2550/projeto_de_lei_no21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2558/projeto_de_lei_no22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2575/25-2024_-_altera_lei_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/projeto_de_lei_01__cmei_izidoro_puretz.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/projeto_de_lei__02_-_reposicao_inflacao_servidores_legislativo_2024.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/projeto_de_lei__03_reposicao_inflacao_agentes_politicos_2024_-_corrigido.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/projeto_de_resolucao_no01.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_03.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_06.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_07.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_09.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_11.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/requerimento_15.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_19.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_22_2024.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2464/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2465/requerimento_24.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_25.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2469/requerimento_27.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_29.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/requerimento_31.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2493/requerimento_32.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/requerimento_33.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_34.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/requerimento_35.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/requerimento_36.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_37.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_38.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_39.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2501/requerimento_41.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_43.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2507/requerimento_45.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_46.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_47.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_48.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_51.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2514/requerimento_52.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2520/requerimento_56.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2521/requerimento_57.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_63.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_65.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_66.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_68.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_69.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_71.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_72.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_73.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_75.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2564/requerimento_76.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2563/requerimento_77.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2567/requerimento_78.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2568/requerimento_79.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_82.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2572/requerimento_83.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_86.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2581/requerimento_87.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_94.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_legislativa_-_projeto_autismo.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2542/indicacao_legislativa_02.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/emenda_aditiva_01_-_comissao_-_ldo_2025_projeto_15.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_modificativa_01_-_comissao_-_ldo_2025.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2570/projeto_decreto_no01_2024__cidadania_honoraria_-_mariano_almeida_machado.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2585/emenda_impositiva_01-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2586/emenda_impositiva_02-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2587/emenda_impositiva_03-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2588/emenda_impositiva_04-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2589/emenda_impositiva_05-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2590/emenda_impositiva_06-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_impositiva_07-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_impositiva_08-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="163.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>