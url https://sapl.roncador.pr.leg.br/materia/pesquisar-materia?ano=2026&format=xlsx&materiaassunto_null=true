--- v0 (2026-02-02)
+++ v1 (2026-05-03)
@@ -10,242 +10,1294 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="848" uniqueCount="414">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>3105</t>
+    <t>3115</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
+    <t>Irene Kozak do Bonfim, Adriana de Freitas</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3115/ind._01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação a Ilma. Senhora LUANA TAMARA DA SILVA, Diretora de Planejamento Municipal de Roncador, "COBRANDO ATENDIMENTO A INDICAÇÃO Nº36/2025 CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA SERGIPE ENTRE A RESIDÊNCIA DO SR. NARDO E DO SR. BRUNO THACZUK NA RUA SERGIPE, CIDADE DE RONCADOR/PR. (PRÓXIMO A FAZENDA DO SR. TIAGO)"</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Irene Kozak do Bonfim</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3099/ind._02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, Secretário Municipal de Obras e Serviços Públicos, “SOLICITANDO MANUTENÇÃO, COM CORTE E CASCALHAMENTO DA ESTRADA PRINCIPAL DA COMUNIDADE RIO MACACOS</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Amadeu Elizio Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3101/ind._03-2026_-_amadeu.pdf</t>
+  </si>
+  <si>
+    <t>À Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita Municipal, “SOLICITANDO A CONTRATAÇÃO DE DUAS COPEIRAS PARA ATENDER AOS SERVIDORES DOS PLANTÕES NOTURNOS NO HOSPITAL MUNICIPAL DE RONCADOR.”</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>João Altair Albertti Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3100/ind._04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Imo. Senhor NILTON CESAR CAMPOS, Secretário Municipal do Desenvolvimento Sustentável e turismo, “SOLICITANDO LIMPEZA DO CEMITÉRIO MUNICIPAL, INSTALAÇÃO DE MAIS PONTOS D'ÁGUA PARA FACILITAR A LIMPEZA DOS TÚMULOS E JAZIGOS E A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO PARA COIBIR POSSÍVEIS ROUBOS DENTRO DO CEMITÉRIO.”</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Marilza Dias Assis Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3107/ind_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor NILTON CESAR CAMPOS, Secretário Municipal do Desenvolvimento Sustentável e turismo, “SOLICITANDO RETIRADA DE TERRA COM LAVAGEM COM O CAMINHÃO PIPA NA RUA ANÍBAL SILVA NO JARDIM ANCHIETA.”</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3108/ind_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, Secretário Municipal de Obras e Serviços Públicos, “SOLICITANDO MANUTENÇÃO DA ESTRADA NAS PROXIMIDADES DO PARQUE DAS ÁGUAS”</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Sebastião Aparecido de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3111/ind._07-2026.pdf</t>
+  </si>
+  <si>
+    <t>À Exma. Senhora MARÍLIA PEROTTA BENTO GONÇALVES, Prefeita Municipal, “SOLICITANDO AQUISIÇÃO E INSTALAÇÃO DE DOIS APARELHOS DE AR CONDICIONADO NA UBS ATALIBA PAULO MEIADO E UM APARELHO DE AR CONDICIONADO NO CRAS DO DISTRITO DO ALTO SÃO JOÃO.”</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
     <t>Adriana de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/</t>
-[...83 lines deleted...]
-    <t>8</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3113/ind._08-2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2026 - à Exma. Senhora MARÍLIA PEROTTA BENTO GONÇALVES, Prefeita Municipal, “SOLICITANDO A CONTRUÇÃO DE ESTACIONAMENTO NO CANTEIRO CENTRAL DA RUA BRUNO MITELSTEDT NO CONJUNTO PEDRO OTALES MENDES, NO BAIRRO JARDIM ANCHIETA”.</t>
   </si>
   <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>João Altair Albertti Junior, Sebastião Aparecido de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3114/ind._09-2026.pdf</t>
+  </si>
+  <si>
+    <t>À Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita Municipal. “SOLICITANDO ESTUDOS PARA QUE NO CÁLCULO DO REAJUSTE ANUAL DOS SERVIDORES MUNICIPAIS, ALÉM DA REPOSIÇÃO INFLACIONÁRIA, SEJA CALCULADO TAMBÉM, UM AUMENTO REAL EM SEUS SALÁRIOS.”</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3116/ind._10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Ilma. Senhora LUANA TAMARA DA SILVA, Diretora de Planejamento Municipal de Roncador, a construção de um quebra-molas, na rua Marechal Floriano, próximo a residência do Senhor Gilmar Vasselik, cidade de Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Flavio Cezar Onesko</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3122/ind._11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao ILMO. SENHOR VALDIR CHOPTIAN, ASSESSOR DE CONVENIOS, "sobre a manutenção do bueiro na estrada sentido para o Distrito de Alto São João, próximo a residência do Sr. Antonio Donizete do Anjos ("Pexe"), Município de Roncador/PR."</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3123/ind._12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao ILMO. SR. JOÃO NATAL DA LUZ, SECRETÁRIO MUNICIPAL DE ESPORTES. "para que inclua no cronograma quinzenal de manutenção o corte da grama dos campos de futebol do Distrito de Alto São João, da Vila Progresso e também da comunidade do Encruzo, município de Roncador/PR"</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3124/ind._13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÀRIO DE OBRAS E SERVIÇOS PÚBLICOS, "solicitando o transporte de três caminhões de terra para o Sr. Gil Bezerra do Amaral, na comunidade de Faxinalzinnho, Roncador/PR."</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3127/ind._14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÀRIO DE OBRAS E SERVIÇOS PÚBLICOS, "solicitando que seja realizado melhorias na estrada da propriedade do Sr. Nelson Koziel, comunidade de Palmitalzinho de Baixo, Município de Roncador/Pr."</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3131/ind_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÀRIO DE SERVIÇOS PÚBLICOS, sobre a realização de limpeza de mina de água, na propriedade da Sra. Rosa Piruk, comunidade Faxinalzinho.</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3130/ind_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÀRIO DE SERVIÇOS PÚBLICOS, sobre a realização de serviços de aterramento de terreno e esplanada na propriedade do Sr. Claudinei do João Hildebrand, na comunidade de Faxinalzinho.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3139/ind_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÀRIO DE SERVIÇOS PÚBLICOS, "sobre a realização de serviços de melhorias na estrada da propriedade da Senhora Edineia dos Santos, localizada na comunidade do Cancã de Cima, município de Roncador/PR."</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3140/ind_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÀRIO DE SERVIÇOS PÚBLICOS, "sobre a liberação de serviços de horas com escavadeira hidráulica na propriedade do Sr. Eugênio Grestiski, popular “Neno”, no Cancan do Meio,  para realizar limpeza de um reservatório e o conserto da barragem."</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3142/ind_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÀRIO DE SERVIÇOS PÚBLICOS, "para que realize a abertura de uma vala na propriedade da Vanessa do Sircinho, para encanamento de agua na comunidade do Faxinalzinho ao lado do antigo matadouro."</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3141/ind_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, "solicitando que sejam transportados cinco (05) caminhões de terra para a propriedade do Sr. Adilson Chiliga, próximo a chácara MM ao lado da Chácara do Senhor “Zé da bateria”, comunidade de Barriquinha"</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3143/ind_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor NILTON CESAR CAMPOS, SECRETÁRIO DE DESENVOLVIMENTO SUSTENTÁVEL E TURISMO, "para que seja realizado a limpeza do terreno localizado, na estrada do cemitério, sentido comunidade de Barro Preto, local onde será construído a sede própria da APAE-Associação de Pais e Amigos do Excepcionais de Roncador."</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3148/ind_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, sobre a realização de serviços de cascalhamento na mangueira da propriedade da Senhora Vera Lucia no Assentamento Rio Azul.</t>
+  </si>
+  <si>
+    <t>3149</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3149/ind_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, sobre a realização de serviços de cascalhamento na frente da propriedade do Senhor Viza Gaiteiro, na comunidade de Faxinalzinho.</t>
+  </si>
+  <si>
+    <t>3156</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3156/ind_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>À Senhora LUANA TAMARA DA SILVA, Diretora de Planejamento, sobre a substituição ou retirada do poste da cancela ao lado da Câmara Municipal, utilizada para fechamento do estacionamento da Prefeitura para realização de Feira do Produtor, qual tem causado transtornos aos motoristas pois é muito pequeno e as vezes se torna imperceptível.</t>
+  </si>
+  <si>
+    <t>3166</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3166/ind_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, sobre a realização de serviços de cascalhamento na estrada de chegada à propriedade do Senhor Moises Garcia, próximo a marcenaria do Cadan na saída Iretama-PR.</t>
+  </si>
+  <si>
+    <t>3169</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3169/ind_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, sobre a realização de serviços de esplanada para abertura de carreador/estrada para dar acesso a propriedade do Senhor Roberto e sua Irmã Jucilene, sentido propriedade do Sr. Airton Sadilosqui, na comunidade de Vista Alegre, município de Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3167</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3167/ind_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor NILTON CEZAR CAMPOS, SECRETÁRIO DE DESENVOLVIMENTO SUSTENTÁVEL E TURISMO, sobre a realização de serviços de limpeza do cemitério do Cancan no município de Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3172</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Flavio Cezar Onesko, João Altair Albertti Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3172/ind_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>À Ilma. Senhora LUANA TAMARA DA SILVA MINIUK, DIRETORA DE PLANEJAMENTO, solicitando a instalação de uma placa indicativa na entrada para o Assentamento Rio Azul, município de Roncador/PR, com o nome da comunidade.</t>
+  </si>
+  <si>
+    <t>3173</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3173/ind_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO OBRAS E SERVIÇOS PÚBLICOS, solicitando a prestação de serviços de horas máquina com retroescavadeira, para retirada de água empoçada próximo a residência da Senhora Jovita e sua filha Marcia, estrada do Rio Bonito sentido a propriedade do Sr. Pedro Santana.</t>
+  </si>
+  <si>
+    <t>3179</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3179/ind_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao PODER EXECUTIVO DE RONCADOR, a realização de melhorias na iluminação e na cerca no entorno da quadra de areia do Ginásio Edivaldo Vieira-Cartucheira no município de Roncador .</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3193/ind_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação cobrando atendimento na Indicação nº58/2025, ao Ilmo. Senhor ANTONIO DONIZETE GONÇALVES DO ANJOS, DIRETOR DE OBRAS E MANUTENÇÃO da Prefeitura de Roncador, sobre a pintura do prédio onde funciona o Sine-Agência do Trabalhador do Município de Roncador/PR reforma da cobertura do estacionamento do local.</t>
+  </si>
+  <si>
+    <t>3183</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3183/ind_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, solicitando limpeza de um berçário para criação de peixes, na propriedade do Senhor Januário Lins, Comunidade do Rio Formoso, Município de Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3184</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3184/ind_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, solicitando manutenção da estrada da propriedade do Senhor Adilson Ratk, popularmente conhecido como “baixinho do alemão”, comunidade de Barriquinha, Roncador/PR</t>
+  </si>
+  <si>
+    <t>3185</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3185/ind_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, sobre cascalhamento na estrada mestre da comunidade do assentamento do Rio Azul, município de Roncador/PR</t>
+  </si>
+  <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3186/ind_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, solicitando providencias a fim de cascalhar as estradas no Parque Miguel Pereira na Vila Penga.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3190/ind_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, para que realize melhorias com cascalhamento nos pontos críticos da estrada da Vista Alegre, (sentido propriedade da família Kovalek).</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3194/ind_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, sobre a disponibilização de uma máquina retroescavadeira de pequeno porte para a execução do serviço de abertura de valetas destinadas ao encanamento de água até as residências da comunidade do Encruzo Três Estrelas.</t>
+  </si>
+  <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3197/ind_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE SERVIÇOS PÚBLICOS, solicitando o transporte de três caminhões de terra para a propriedade da Sra. Sandra Beatriz da Costa de Souza, Rua Paranaguá, 325- cidade de Roncador-PR</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3200/ind_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor NILTON CESAR CAMPOS, SECRETÁRIO DE DESENVOLVIMENTO SUSTENTÁVEL E TURISMO, solicitando serviços de podas de árvores que estejam próximas as placas de trânsito, em toda a cidade de Roncador.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3205/ind_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor NILTON CESAR CAMPOS, SECRETÁRIO DE DESENVOLVIMENTO SUSTENTÁVEL E TURISMO, sobre  a realização de serviços de limpeza, manutenção e jardinagem na Rua Sergipe, sentido Avenida São Pedro sentido a Rua Edemar Felisbino Caetano Pinto, cidade de Roncador.</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3209/ind_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, solicitando limpeza de silo e a realização de uma esplanada na propriedade do Senhor “Olivino Sorveteiro”, localizada na comunidade de Barro Preto.</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3210/ind_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, solicitando serviço com a retroescadeira para realizar uma esplanada na propriedade do Senhor Vardo Rosa, na comunidade do Rio Formoso, município de Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3211</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3211/ind_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Senhor ESMAEL VELOSO DOS SANTOS, SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, solicitando limpeza de bebedouro na propriedade do Sr. João de Oliveira na comunidade do Assentamento Rio Azul, para frente da propriedade do Sr. Adeir.</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei do Executivo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poder Executivo </t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3119/pl_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DE METAS E PRIORIDADES NA LEI MUNICIPAL Nº1530/2025-PPA E LEI MUNICIPAL 1.414/2025 LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026 E AUTORIZA ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3120/pl_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3137/pl_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER Á DESVINCULAÇÃO PARCIAL DE RECEITAS, NOS TERMOS DO ART.76-B DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº132/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3133/pl_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE RONCADOR -  REFISRON/2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3158</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3158/pl_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER DESCONTO PARA O PAGAMENTO Á VISTA, DO IMPOSTO PREDIAL TERRITORIAL E URBANO-IPTU DO EXERCÍCIO 2026 FIXA A DATAS DE VENCIMENTOS DAS PARCELAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3160/projeto_no07.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE INOVAÇÃO TURÍSTICA, CRIA A INCUBADORA DE EMPREENDIMENTOS TURÍSTICOS DE RONCADOR-IETUR, ESTABELECE SEUS OBJETIVOS, DIRETRIZES E FORMA DE FUNCIONAMENTO, AUTORIZA A UTILIZAÇÃO DO ESPAÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3162</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3162/pl_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA EM CARÁTER DEFINITIVO, A ESTRADA RURAL DO RIO TRICOLOR, LOCALIZADA NA ZONA RURAL, DO MUNICÍPIO DE RONCADOR, RATIFICA OS EFEITOS ADMINISTRATIVOS PRODUZIDOS PELO DECRETO MUNICIPAL Nº26/2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3163</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3163/pl_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA EM CARÁTER DEFINITIVO, A ESTRADA RURAL DE VISTA ALEGRE, LOCALIZADA NA ZONA RURAL, DO MUNICÍPIO DE RONCADOR, RATIFICA OS EFEITOS ADMINISTRATIVOS PRODUZIDOS PELO DECRETO MUNICIPAL Nº27/2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3196/projeto_no11.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NOVO PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL-RPPS DO MUNICÍPIO DE RONCADOR, ESTADO DO PARANÁ PARA O PERÍODO DE 2026 A 2055 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3191/pl_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE INCLUSÃO DE METAS E PRIORIDADES NA LEI MUNICIPAL Nº1.530/2025-PPA E LEI MUNICIPAL Nº1.514/2025-LDO LEI DE DIRETRIZES ORÇAMENTÁRIAS, PARA O EXERCÍCIO DE 2026 E AUTORIZA ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3195/projeto_no14.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027 E DÁ OUTRA PROVIDÊNCIAS - LDO 2027.</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3214/projeto_no15.pdf</t>
+  </si>
+  <si>
+    <t>Consolida e altera a Lei Municipal nº786, de 29 de outubro de 2005, que dispõe sobre o Plano de Cargos, Vencimentos e Carreiras dos Servidores Públicos Municipais de Roncador, atualiza o quadro de cargos efetivos, substitui o Manual de Atribuições dos Cargos, incorpora cargos criados por legislação superveniente, disciplina os cargos em extinção, revoga expressamente leis esparsas incorporadas ao texto consolidado, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3104</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3104/req._01-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer envio de ofício a Exma. Senhora MARIA VITÓRIA, Deputada Estadual, "Solicitando a inclusão do município de Roncador-PR no sexto ciclo do Programa Permanente de Esterilização de Cães e Gatos (CastraPet Paraná), promovido pela Secretaria de Estado do Desenvolvimento Sustentável (Sedest), com apoio das prefeituras, busca o controle populacional de cães e gatos e prevenção de zoonoses."</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3106/req._02-2026.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3106/req._02-2026.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à Exma senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita Municipal, solicitando “Organização de um mutirão para confecção de documentos do novo Registro Geral (R.G.) (Carteira de Identidade) para atender principalmente os idosos, aposentados e pessoas inscritas no Cadastro Único (CAD Único) do nosso município.”</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
+    <t>Marilza Dias Assis Ferreira, Irene Kozak do Bonfim, Sebastião Aparecido de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3103/req_03-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer envio de ofício à Exma senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita Municipal, “solicitando a inclusão das merendeiras e cozinheiras que trabalham nas escolas municipais no pagamento do adicional de periculosidade e/ou insalubridade.”</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3102/req._04-2026.pdf</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3102/req._04-2026.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Ilmo. Senhor ALEXANDRE CASTRO FERNANDES, Diretor de Operações – DER/PR.  “Solicitando informações a respeito da obra de asfaltamento da rodovia entre os municípios de Mato Rico e Roncador”</t>
   </si>
   <si>
-    <t>3112</t>
-[...5 lines deleted...]
-    <t>Requer envio de ofício à Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita Municipal, “Sugerindo que no cálculo do reajuste anual dos servidores municipais, além da reposição inflacionária, seja calculado um aumento real em seus salários.”</t>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3117/req._05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao ILMO. SENHOR VALDIR CHOPTIAN, ASSESSOR DE CONVENIOS, “Solicitando a construção de um bueiro na propriedade do Senhor João Fedechem, comunidade do Mosquiteiro, próximo a Igreja da comunidade.”</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3121/req._06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao ILMO. SENHOR JOÃO NATAL DA LUZ, SECRETÁRIO MUNICIPAL DE ESPORTES, “Solicitando a aquisição de kits com materiais esportivos contendo bolas, rede trave, para serem destinados ao uso do complexo do Distrito de Alto São João-PR.”</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>Antonio Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3128/req_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício de Condolências aos familiares do Senhor ANTÔNIO DZIUBATE SOBRINHO, ocorrido em 07 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3129/req_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, que seja encaminhado ofício a Excelentíssima Senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita municipal, bem como às Secretarias competentes para que estudem a viabilidade de criação do "Programa Municipal de Cavalgada", para apoio institucional às cavalgadas realizadas no Município.</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3132/req_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, que seja encaminhado ofício a Excelentíssima Senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita municipal, bem como às Secretarias competentes (Agricultura, Indústria e Comércio e Obras), solicitando estudos da viabilidade e providencias sobre a implantação de uma Feira do Produtor Rural e Artesanal no bairro Jardim Anchieta.</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3134/req_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER envio de oficio ao Exmo. Senhor LUIZ HILOSHI NISHIMORI - Deputado Federal, solicitando esforços necessários junto ao governo Federal, a fim de destinar recursos no valor de  R$150.000,00(cento e cinquenta mil Reais) para aquisição de um veículo tipo caminhonete cabine dupla, para ser destinado a Secretaria de agricultura de nosso Município de Roncador.</t>
+  </si>
+  <si>
+    <t>3135</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3135/req_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, que seja encaminhado ofício ao Poder Executivo Municipal, bem como à empresa responsável pelas obras de perfuração e manutenção da rede de esgoto no município de Roncador, solicitando que: *Sempre que houver rompimento de rede de abastecimento de água durante a execução dos serviços, seja realizada comunicação imediata à população afetada; *Que sejam avisadas com prioridade as instituições essenciais, como escolas, unidades de saúde e demais órgãos públicos; *Que a empresa informe previsão de restabelecimento do fornecimento de água;</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>Amadeu Elizio Santos, Irene Kozak do Bonfim</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3136/req_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, que seja encaminhado ofício ao Exmo. Senhor Soldado Adriano José da Silva, Deputado Estadual,  solicitando a liberação de recursos financeiros para serem destinados ao Município de Roncador, com a finalidade de realizar melhorias (reforma) no prédio utilizado para funcionamento da Associação Comunitária das Mulheres de Roncador (ACMOR) e Associação Comercial e Industrial de Roncador (ACIRON) de Roncador.</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3144/req_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício à Senhora Mayara dos Reis Monteiro, Diretora do Meio Ambiente, "solicitando que realize uma vistoria, na chácara do Senhor João Germano estrada de Vista Alegre KM01, próximo a propriedade do Sr. Barozo, com a finalidade de verificar a possibilidade de aterrar uma barragem."</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3145/req_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício à Exma. Senhora Marilia Perotta Bento Gonçalves, Prefeita municipal, solicitando reformas no prédio da antiga escola municipal da comunidade do Encruzo, pois a mesma será utilizada pelo CRAS do Distrito de Alto São João, para ministrar cursos à nossa população.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3146/req_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício à Exma. Senhora Marilia Perotta Bento Gonçalves, Prefeita municipal, solicitando planilhas de gastos com oficinas mecânicas, detalhando os valores gastos com manutenção de veículos por secretarias no ano de 2025.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_18_2026.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício à Exma. Senhora Marilia Perotta Bento Gonçalves, Prefeita municipal, solicitando informações referentes a alimentação fornecida pela Prefeitura Municipal aos Servidores Municipais: *Quantas requisições de marmitas são liberadas diariamente para cada Secretaria Municipal; *Responsáveis por Secretaria para fornecer ou retirar a marmita nos restaurantes; *Quais os critérios utilizados para que o Servidor possa ter o direito de receber marmitas adquiridas pelo município.</t>
+  </si>
+  <si>
+    <t>3153</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3153/req_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER envio de oficio ao Exmo. Senhor LUIZ HILOSHI NISHIMORI- Deputado Federal, solicitando esforços necessários junto ao governo Federal, a fim de destinar recursos no valor de  R$350.000,00 (trezentos e cinquenta mil Reais) para aquisição de equipamentos para serem destinados ao uso da Agricultura Familiar e também para fomentar a pecuária de leite e corte no município de Roncador.</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>Amadeu Elizio Santos, Antonio Martins, Irene Kozak do Bonfim, João Altair Albertti Junior, Marilza Dias Assis Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3151/req_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, envio de oficio À Exma. Marilia Perotta Bento Gonçalves, Prefeita Municipal, para que viabilize através das Secretarias Municipais a aquisição de materiais para fabricação de fraldas geriátricas para serem destinados à Paroquia São Pedro, qual possui a máquina e mão de obra. As fraldas fabricadas serão destinadas aos idosos do asilo e pacientes carentes e acamados do municipio de Roncador.</t>
+  </si>
+  <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>Sebastião Aparecido de Lima, Irene Kozak do Bonfim, João Altair Albertti Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3154/req_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, envio de oficio à Exma. Senhora Marilia Perotta Bento Gonçalves, Prefeita Municipal, solicitando que seja contratado e disponibilizado através da Secretaria de Industria e Comercio, cursos profissionalizantes na área de mecânica de automóveis leves e pesados, mecânica de motocicletas e cursos de autoelétrica, para serem ministrados a nossa população, com a finalidade de formar mais profissionais nestas áreas, pois há uma déficit destes profissionais em nosso município.</t>
+  </si>
+  <si>
+    <t>3157</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3157/req_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, envio de ofício às Senhoras Marilia Perotta Bento Gonçalves, prefeita municipal e Luana Tamara da Silva, Diretora de Planejamento, solicitando copia do projeto de asfaltamento que foi construído na estrada cancan de cima/Alto São João, município Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3159</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3159/req_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Oficio a Exma. Senhora Leandre Dal Ponte, Secretária  de Estado da Mulher e da Igualdade Racial e da Pessoa Idosa solicitando que viabilize a disponibilização de um ônibus para o transporte do grupo da terceira idade do município de Roncador, a fim de possibilitar a participação em viagens, encontros, eventos e atividades de integração social.</t>
+  </si>
+  <si>
+    <t>3161</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3161/requerimento_28_-2026.docx</t>
+  </si>
+  <si>
+    <t>Requer envio de Oficio ao Poder Executivo Municipal solicitando a instalação de um contêiner na Rua Gilson Furtado da Costa - Jardim dos Pássaros, próximo a COAMO-cidade de Roncador/PR. Sugere ainda, que sejam instaladas lixeiras tipo container em pontos estratégicos das ruas do município de Roncador.</t>
+  </si>
+  <si>
+    <t>3164</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3164/req_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício à Senhora LUANA TAMARA DA SILVA MINIUK, DIRETORA DE PLANEJAMENTO, solicitando informações referentes aos terrenos municipais disponíveis que estão localizados no Distrito de Alto São João.</t>
+  </si>
+  <si>
+    <t>3165</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3165/req_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Poder Executivo Municipal solicitando informações referentes à instalação de energia elétrica no cemitério do Distrito de Alto São João.</t>
+  </si>
+  <si>
+    <t>3171</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3171/requerimento_33_-2026-flavio.docx</t>
+  </si>
+  <si>
+    <t>Requerer envio de Oficio ao Exmo. Senhor ALEXANDRE AMARO, DEPUTADO ESTADUAL, solicitando a inclusão do Colégio Ulysses Guimarães no Programa Escola Mais Bonita e solicita a destinação de R$130.000,00 (cento e trinta mil reais) para melhorias desta escola.</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3175/req_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de oficio ao DEPUTADO ESTADUAL PEDRO PAULO BASANA, solicitando a destinação da Carreta Qualifica Paraná, na área de costura, para o município de Roncador.</t>
+  </si>
+  <si>
+    <t>3174</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3174/req_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de oficio ao DEPUTADO ESTADUAL PEDRO PAULO BASANA, solicitando a destinação de cadeiras plásticas para a Igreja Evangélica Deus é Amor, localizada na Rua Paraná, no município de Roncador – PR.</t>
+  </si>
+  <si>
+    <t>3176</t>
+  </si>
+  <si>
+    <t>Marilza Dias Assis Ferreira, Flavio Cezar Onesko, Sebastião Aparecido de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3176/req_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de oficio ao senhor JOSÉ EDUARDO MARTELLI LEMOS, SECRETÁRIO DE INDUSTRIA E COMÉRCIO DE RONCADOR, solicitando a destinação da Carreta Qualifica Paraná, na área de costura, para o município de Roncador.</t>
+  </si>
+  <si>
+    <t>3177</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3177/req_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de oficio As Senhoras MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL E ROSANGELA APARECIDA DOS SANTOS, SECRETÁRIA DE EDUCAÇÃO, solicitando a designação de mais uma servidora com a função de zeladora, para prestar serviços na Escola Municipal Monteiro Lobato.</t>
+  </si>
+  <si>
+    <t>3180</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3180/req_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio a Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, Prefeita Municipal, cobrando a instalação de água do poço artesiano perfurado na comunidade do Cancã do meio, município de Roncador/PR</t>
+  </si>
+  <si>
+    <t>3181</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3181/req_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício a Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, solicitando melhorias na iluminação pública na entrada da cidade, sentido Iretama entre o Portal e a entrada ao Jardim Vitória e também na Avenida Santo Antonio entre o Posto Aquarius e o supermercado amigão, ali sugiro fazer poda das árvores, para que melhore a visibilidade e a claridade.</t>
+  </si>
+  <si>
+    <t>3182</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Flavio Cezar Onesko, Sebastião Aparecido de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3182/req_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício a Ilma. SENHORA SIMONE APARECIDA GONÇALVES DE SOUZA SOARES, DIRETORA GERAL DA SECRETARIA DE SAÚDE E AO RESPONSÁVEL PELO GERENCIAMENTO DA FROTA DE VEÍCULOS DA SECRETARIA DE SAÚDE, solicitando informações sobre os motivos que fizeram o município a perder as garantias dos veículos desta Secretaria. Solicita também que os responsáveis arquem com as consequências desses fatos.</t>
+  </si>
+  <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3187/req_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Ilmo. Senhor JOÃO NATAL DA LUZ, SECRETÁRIO DE ESPORTES E JUVENTUDE do Município de Roncador, solicitando que contate o setor responsável por obras do município para que conclua as obras de construção dos banheiros nas proximidades ao campo de futebol na comunidade Faxinalzinho, antes do início do campeonato municipal.</t>
+  </si>
+  <si>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3188/req_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Ilmo. Senhor OSVALDO LAVEZZO, SECRETÁRIO DE AGRICULTURA do Município de Roncador, solicitando informações detalhadas sobre os motivos que levaram à retirada da bomba e dos canos do poço artesiano localizado na comunidade do Macaco, município de Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Jenauro Hruba</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3189/req_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de oficio a Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, solicitando informações a respeito dos 04 (quatro) kits recebidos junto ao Instituto Água e Terra (IAT), destinados à instalação de sistemas de abastecimento de água nas comunidades rurais do município.</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3192/req_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de oficio ao Departamento de Estradas e Rodagens -DER, solicitando realização de serviços de readequação da estrada Roncador até a divisa de Mato-Rico-PR.</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3201/req_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de Moção de Aplausos à Ilma. Senhora Simone Aparecida Gonçalves de Souza Soares, Diretora Geral da Secretaria Municipal de Saúde, para Senhora Denise Pereira Lopes Rosa, Coordenadora da Atenção Básica em Saúde, bem como as Coordenadora PSF, sob a liderança das seguintes enfermeiras: Débora Costa, responsável pela equipe do bairro Jardim Anchieta; Sideneia Ramos, responsável pela equipe do Distrito de Alto São João; Suelem Lemes, responsável pela equipe Norte; e Lucinéia Polinarski, responsável pela equipe Sul.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Sebastião Aparecido de Lima, João Altair Albertti Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3202/req_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Ofício à Ilma. senhora SIMONE APARECIDA GONÇALVES SOARES DE SOUZA, DIRETORA GERAL DA SECRETARIA DE SAÚDE, solicitando que todos os dias da Semana sejam realizados atendimentos médicos na UBS do Distrito de Alto São João-Roncador/PR.</t>
+  </si>
+  <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3199/req_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Ofício a Exma. Senhora MARILIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, solicitando a instalação de placas informativas, contra o abandono de animais em pontos estratégicos do município de Roncador-PR, especialmente em locais onde a prática é recorrente.</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3203/req_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Ofício à Ilma. sehora ROSANGELA APARECIDA DOS SANTOS, SECRETÁRIA DE EDUCAÇÃO DO MUNICÍPIO DE RONCADOR, solicitando que seja adquirido e instalado uma grade/alambrado de proteção no Centro Municipal de Educação Infantil Izidoro Puretz, na área Central de Roncador.</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3207/req_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Ofício ao PODER EXECUTIVO MUNICIPAL, ao setor de engenharia, para que realize vistoria nos encanamentos instalados na comunidade do Encruzo a fim de verificar os problemas de rompimento dos canos, que vem ocorrendo e que seja tomado as devidas providências no sentido de solucionar o problema apresentado.</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3208/req_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Ofício ao PODER EXECUTIVO MUNICIPAL, solicitando que sejam instaladas placas indicativas com o nome da comunidade Estrela, na entrada para essa comunidade e a colocação de uma placa indicativa na entrada da propriedade do Sr. “José da fé”, com placa indicativa da cidade de Iretama.</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3212/req_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Ofício a Ilma. Senhora ROSANGELA APARECIDA DOS SANTOS, SECRETÁRIA DE EDUCAÇÃO DO MUNICÍPIO DE RONCADOR, solicitando que seja ministrado curso de aperfeiçoamento para os Guardas Municipais, que atendem nas escolas municipais e Instituição de ensino do Município.</t>
+  </si>
+  <si>
+    <t>3213</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3213/req_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de Ofício ao Ilma. Senhora LUANA TAMARA DA SILVA, ENGENHEIRA DO MUNICÍPIO DE RONCADOR, solicitando informações sobre previsão de asfaltamento da rua localizada na lateral esquerda da Avenida São Pedro, subida do Jardim Anchieta/Roncador-PR.</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3215/requerimento_62_-2026.docx</t>
+  </si>
+  <si>
+    <t>requerer envio de Ofício ao Ilmo. Senhor Alexandre Amaro, Deputado Estadual, solicitando a destinação dos seguintes bens ao Município de Roncador;_x000D_
+1. Veículo de Transporte de Pacientes O Município de Roncador enfrenta diariamente uma elevada demanda de transporte de pacientes para centros de referência em saúde localizados em cidades maiores._x000D_
+2. Trator e Duas Carretas A agricultura familiar é uma das principais atividades econômicas do Município de Roncador, responsável pela geração de renda e manutenção de grande parte das famílias rurais.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>IDLEG</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>Jenauro Hruba</t>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3110/ind._leg._01-2026.pdf</t>
   </si>
   <si>
     <t>"Sugere à Chefe do Poder Executivo Municipal o encaminhamento de Projeto de Lei à Câmara Municipal dispondo sobre o pagamento de valores retroativos decorrentes do restabelecimento da contagem integral do tempo de serviço dos servidores públicos municipais, nos termos da Lei Complementar Federal nº 226, que revogou os efeitos restritivos da Lei Complementar nº 173/2020."</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>Adriana de Freitas, Irene Kozak do Bonfim</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_legislativa_-02_-adriana.docx</t>
+  </si>
+  <si>
+    <t>INDICA a Excelentíssima Senhora Marília Perotta Bento Gonçalves, Prefeita Municipal, para que remeta mensagem a esta Casa de Leis, visando tramitar projeto que Institui o Programa Municipal de Prevenção e Combate ao Envenenamento de Animais no Município de Roncador – PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3204/ind_leg_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>À Excelentíssima Senhora MARÍLIA PEROTTA BENTO GONÇALVES, PREFEITA MUNICIPAL, para que remeta mensagem a esta Casa de Leis, visando tramitar projeto de Lei que intitua o programa “Equitação para Todos”, com o objetivo de incentivar a prática da equitação como atividade esportiva, educacional e de inclusão social no município de Roncador.</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.roncador.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário do Município de Roncador, ao Senhor Carlos Roberto Massa Júnior, (Ratinho Junior), Governador do Estado do Paraná</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>PCEM</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Executivo Municipal</t>
+  </si>
+  <si>
+    <t>Outros</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DO EXERCÍCIO FINANCEIRO DO ANO 2024, DE RESPONSABILIDADE DO PREFEITO VIVALDO LESSA MOREIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -549,67 +1601,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3101/ind._03-2026_-_amadeu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3100/ind._04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3106/req._02-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3102/req._04-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3112/req._05-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3115/ind._01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3099/ind._02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3101/ind._03-2026_-_amadeu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3100/ind._04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3107/ind_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3108/ind_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3111/ind._07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3113/ind._08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3114/ind._09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3116/ind._10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3122/ind._11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3123/ind._12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3124/ind._13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3127/ind._14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3131/ind_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3130/ind_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3139/ind_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3140/ind_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3142/ind_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3141/ind_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3143/ind_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3148/ind_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3149/ind_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3156/ind_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3166/ind_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3169/ind_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3167/ind_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3172/ind_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3173/ind_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3179/ind_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3193/ind_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3183/ind_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3184/ind_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3185/ind_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3186/ind_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3190/ind_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3194/ind_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3197/ind_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3200/ind_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3205/ind_40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3209/ind_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3210/ind_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3211/ind_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3119/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3120/pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3137/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3133/pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3158/pl_06-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3160/projeto_no07.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3162/pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3163/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3196/projeto_no11.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3191/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3195/projeto_no14.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3214/projeto_no15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3104/req._01-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3106/req._02-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3103/req_03-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3102/req._04-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3117/req._05-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3121/req._06-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3128/req_07-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3129/req_09-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3132/req_10-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3134/req_12-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3135/req_13-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3136/req_14-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3144/req_15-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3145/req_16-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3146/req_18-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3147/requerimento_18_2026.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3153/req_19-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3151/req_21-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3154/req_22-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3157/req_24-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3159/req_27-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3161/requerimento_28_-2026.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3164/req_31-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3165/req_32-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3171/requerimento_33_-2026-flavio.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3175/req_39-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3174/req_40-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3176/req_41-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3177/req_42-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3180/req_43-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3181/req_44-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3182/req_45-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3187/req_46-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3188/req_47-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3189/req_48-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3192/req_49-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3201/req_51-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3202/req_54-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3199/req_55-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3203/req_57-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3207/req_58-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3208/req_59-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3212/req_60-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3213/req_61-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3215/requerimento_62_-2026.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3110/ind._leg._01-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_legislativa_-02_-adriana.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/sapl/public/materialegislativa/2026/3204/ind_leg_03-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.roncador.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -641,384 +1693,2841 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H23" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>130</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>61</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>138</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>47</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>61</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>130</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H35" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H36" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>162</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H37" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>165</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>166</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H38" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>170</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>33</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>61</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>194</v>
+      </c>
+      <c r="E45" t="s">
+        <v>195</v>
+      </c>
+      <c r="F45" t="s">
+        <v>196</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H45" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>199</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>194</v>
+      </c>
+      <c r="E46" t="s">
+        <v>195</v>
+      </c>
+      <c r="F46" t="s">
+        <v>196</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>27</v>
+      </c>
+      <c r="D47" t="s">
+        <v>194</v>
+      </c>
+      <c r="E47" t="s">
+        <v>195</v>
+      </c>
+      <c r="F47" t="s">
+        <v>196</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" t="s">
+        <v>194</v>
+      </c>
+      <c r="E48" t="s">
+        <v>195</v>
+      </c>
+      <c r="F48" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" t="s">
+        <v>195</v>
+      </c>
+      <c r="F49" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H49" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" t="s">
+        <v>194</v>
+      </c>
+      <c r="E50" t="s">
+        <v>195</v>
+      </c>
+      <c r="F50" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H50" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>46</v>
+      </c>
+      <c r="D51" t="s">
+        <v>194</v>
+      </c>
+      <c r="E51" t="s">
+        <v>195</v>
+      </c>
+      <c r="F51" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H51" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>216</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>51</v>
+      </c>
+      <c r="D52" t="s">
+        <v>194</v>
+      </c>
+      <c r="E52" t="s">
+        <v>195</v>
+      </c>
+      <c r="F52" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>60</v>
+      </c>
+      <c r="D53" t="s">
+        <v>194</v>
+      </c>
+      <c r="E53" t="s">
+        <v>195</v>
+      </c>
+      <c r="F53" t="s">
+        <v>196</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>69</v>
+      </c>
+      <c r="D54" t="s">
+        <v>194</v>
+      </c>
+      <c r="E54" t="s">
+        <v>195</v>
+      </c>
+      <c r="F54" t="s">
+        <v>196</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H54" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>73</v>
+      </c>
+      <c r="D55" t="s">
+        <v>194</v>
+      </c>
+      <c r="E55" t="s">
+        <v>195</v>
+      </c>
+      <c r="F55" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" t="s">
+        <v>194</v>
+      </c>
+      <c r="E56" t="s">
+        <v>195</v>
+      </c>
+      <c r="F56" t="s">
+        <v>196</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>10</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="D57" t="s">
+        <v>232</v>
+      </c>
+      <c r="E57" t="s">
+        <v>233</v>
+      </c>
+      <c r="F57" t="s">
+        <v>47</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>236</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>232</v>
+      </c>
+      <c r="E58" t="s">
+        <v>233</v>
+      </c>
+      <c r="F58" t="s">
+        <v>47</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H58" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" t="s">
+        <v>232</v>
+      </c>
+      <c r="E59" t="s">
+        <v>233</v>
+      </c>
+      <c r="F59" t="s">
+        <v>240</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>27</v>
+      </c>
+      <c r="D60" t="s">
+        <v>232</v>
+      </c>
+      <c r="E60" t="s">
+        <v>233</v>
+      </c>
+      <c r="F60" t="s">
+        <v>28</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61" t="s">
+        <v>232</v>
+      </c>
+      <c r="E61" t="s">
+        <v>233</v>
+      </c>
+      <c r="F61" t="s">
         <v>61</v>
       </c>
-      <c r="F15" t="s">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="G61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62" t="s">
+        <v>232</v>
+      </c>
+      <c r="E62" t="s">
+        <v>233</v>
+      </c>
+      <c r="F62" t="s">
+        <v>42</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" t="s">
+        <v>232</v>
+      </c>
+      <c r="E63" t="s">
+        <v>233</v>
+      </c>
+      <c r="F63" t="s">
+        <v>253</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H63" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>256</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>51</v>
+      </c>
+      <c r="D64" t="s">
+        <v>232</v>
+      </c>
+      <c r="E64" t="s">
+        <v>233</v>
+      </c>
+      <c r="F64" t="s">
+        <v>47</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H64" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>56</v>
+      </c>
+      <c r="D65" t="s">
+        <v>232</v>
+      </c>
+      <c r="E65" t="s">
+        <v>233</v>
+      </c>
+      <c r="F65" t="s">
+        <v>47</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H65" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>262</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>65</v>
+      </c>
+      <c r="D66" t="s">
+        <v>232</v>
+      </c>
+      <c r="E66" t="s">
+        <v>233</v>
+      </c>
+      <c r="F66" t="s">
+        <v>28</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" t="s">
+        <v>232</v>
+      </c>
+      <c r="E67" t="s">
+        <v>233</v>
+      </c>
+      <c r="F67" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>73</v>
+      </c>
+      <c r="D68" t="s">
+        <v>232</v>
+      </c>
+      <c r="E68" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
+        <v>269</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H68" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>77</v>
+      </c>
+      <c r="D69" t="s">
+        <v>232</v>
+      </c>
+      <c r="E69" t="s">
+        <v>233</v>
+      </c>
+      <c r="F69" t="s">
+        <v>61</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H69" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>81</v>
+      </c>
+      <c r="D70" t="s">
+        <v>232</v>
+      </c>
+      <c r="E70" t="s">
+        <v>233</v>
+      </c>
+      <c r="F70" t="s">
+        <v>42</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>85</v>
+      </c>
+      <c r="D71" t="s">
+        <v>232</v>
+      </c>
+      <c r="E71" t="s">
+        <v>233</v>
+      </c>
+      <c r="F71" t="s">
+        <v>42</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>89</v>
+      </c>
+      <c r="D72" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" t="s">
+        <v>233</v>
+      </c>
+      <c r="F72" t="s">
+        <v>42</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>93</v>
+      </c>
+      <c r="D73" t="s">
+        <v>232</v>
+      </c>
+      <c r="E73" t="s">
+        <v>233</v>
+      </c>
+      <c r="F73" t="s">
+        <v>28</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>101</v>
+      </c>
+      <c r="D74" t="s">
+        <v>232</v>
+      </c>
+      <c r="E74" t="s">
+        <v>233</v>
+      </c>
+      <c r="F74" t="s">
+        <v>288</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H74" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>291</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D75" t="s">
+        <v>232</v>
+      </c>
+      <c r="E75" t="s">
+        <v>233</v>
+      </c>
+      <c r="F75" t="s">
+        <v>292</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H75" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>295</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>113</v>
+      </c>
+      <c r="D76" t="s">
+        <v>232</v>
+      </c>
+      <c r="E76" t="s">
+        <v>233</v>
+      </c>
+      <c r="F76" t="s">
+        <v>61</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H76" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>298</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>125</v>
+      </c>
+      <c r="D77" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" t="s">
+        <v>233</v>
+      </c>
+      <c r="F77" t="s">
+        <v>47</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>129</v>
+      </c>
+      <c r="D78" t="s">
+        <v>232</v>
+      </c>
+      <c r="E78" t="s">
+        <v>233</v>
+      </c>
+      <c r="F78" t="s">
+        <v>47</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H78" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>304</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>142</v>
+      </c>
+      <c r="D79" t="s">
+        <v>232</v>
+      </c>
+      <c r="E79" t="s">
+        <v>233</v>
+      </c>
+      <c r="F79" t="s">
+        <v>28</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H79" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>146</v>
+      </c>
+      <c r="D80" t="s">
+        <v>232</v>
+      </c>
+      <c r="E80" t="s">
+        <v>233</v>
+      </c>
+      <c r="F80" t="s">
+        <v>28</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H80" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D81" t="s">
+        <v>232</v>
+      </c>
+      <c r="E81" t="s">
+        <v>233</v>
+      </c>
+      <c r="F81" t="s">
+        <v>61</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H81" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>174</v>
+      </c>
+      <c r="D82" t="s">
+        <v>232</v>
+      </c>
+      <c r="E82" t="s">
+        <v>233</v>
+      </c>
+      <c r="F82" t="s">
+        <v>33</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H82" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>316</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>178</v>
+      </c>
+      <c r="D83" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" t="s">
+        <v>33</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H83" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>319</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>182</v>
+      </c>
+      <c r="D84" t="s">
+        <v>232</v>
+      </c>
+      <c r="E84" t="s">
+        <v>233</v>
+      </c>
+      <c r="F84" t="s">
+        <v>320</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H84" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>323</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>186</v>
+      </c>
+      <c r="D85" t="s">
+        <v>232</v>
+      </c>
+      <c r="E85" t="s">
+        <v>233</v>
+      </c>
+      <c r="F85" t="s">
+        <v>47</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H85" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>326</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>190</v>
+      </c>
+      <c r="D86" t="s">
+        <v>232</v>
+      </c>
+      <c r="E86" t="s">
+        <v>233</v>
+      </c>
+      <c r="F86" t="s">
+        <v>47</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H86" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>329</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>330</v>
+      </c>
+      <c r="D87" t="s">
+        <v>232</v>
+      </c>
+      <c r="E87" t="s">
+        <v>233</v>
+      </c>
+      <c r="F87" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H87" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>333</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>334</v>
+      </c>
+      <c r="D88" t="s">
+        <v>232</v>
+      </c>
+      <c r="E88" t="s">
+        <v>233</v>
+      </c>
+      <c r="F88" t="s">
+        <v>335</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H88" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>338</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>339</v>
+      </c>
+      <c r="D89" t="s">
+        <v>232</v>
+      </c>
+      <c r="E89" t="s">
+        <v>233</v>
+      </c>
+      <c r="F89" t="s">
+        <v>61</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H89" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>342</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>343</v>
+      </c>
+      <c r="D90" t="s">
+        <v>232</v>
+      </c>
+      <c r="E90" t="s">
+        <v>233</v>
+      </c>
+      <c r="F90" t="s">
+        <v>61</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H90" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>346</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>347</v>
+      </c>
+      <c r="D91" t="s">
+        <v>232</v>
+      </c>
+      <c r="E91" t="s">
+        <v>233</v>
+      </c>
+      <c r="F91" t="s">
+        <v>348</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H91" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>351</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>352</v>
+      </c>
+      <c r="D92" t="s">
+        <v>232</v>
+      </c>
+      <c r="E92" t="s">
+        <v>233</v>
+      </c>
+      <c r="F92" t="s">
+        <v>28</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H92" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>355</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>356</v>
+      </c>
+      <c r="D93" t="s">
+        <v>232</v>
+      </c>
+      <c r="E93" t="s">
+        <v>233</v>
+      </c>
+      <c r="F93" t="s">
+        <v>23</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H93" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>359</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>360</v>
+      </c>
+      <c r="D94" t="s">
+        <v>232</v>
+      </c>
+      <c r="E94" t="s">
+        <v>233</v>
+      </c>
+      <c r="F94" t="s">
+        <v>361</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H94" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>364</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>365</v>
+      </c>
+      <c r="D95" t="s">
+        <v>232</v>
+      </c>
+      <c r="E95" t="s">
+        <v>233</v>
+      </c>
+      <c r="F95" t="s">
+        <v>47</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H95" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>368</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>369</v>
+      </c>
+      <c r="D96" t="s">
+        <v>232</v>
+      </c>
+      <c r="E96" t="s">
+        <v>233</v>
+      </c>
+      <c r="F96" t="s">
+        <v>33</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H96" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>372</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>373</v>
+      </c>
+      <c r="D97" t="s">
+        <v>232</v>
+      </c>
+      <c r="E97" t="s">
+        <v>233</v>
+      </c>
+      <c r="F97" t="s">
+        <v>28</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H97" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>376</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>377</v>
+      </c>
+      <c r="D98" t="s">
+        <v>232</v>
+      </c>
+      <c r="E98" t="s">
+        <v>233</v>
+      </c>
+      <c r="F98" t="s">
+        <v>28</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H98" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>380</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>381</v>
+      </c>
+      <c r="D99" t="s">
+        <v>232</v>
+      </c>
+      <c r="E99" t="s">
+        <v>233</v>
+      </c>
+      <c r="F99" t="s">
+        <v>33</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H99" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>384</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>385</v>
+      </c>
+      <c r="D100" t="s">
+        <v>232</v>
+      </c>
+      <c r="E100" t="s">
+        <v>233</v>
+      </c>
+      <c r="F100" t="s">
+        <v>28</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H100" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>388</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>389</v>
+      </c>
+      <c r="D101" t="s">
+        <v>232</v>
+      </c>
+      <c r="E101" t="s">
+        <v>233</v>
+      </c>
+      <c r="F101" t="s">
+        <v>61</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H101" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>392</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>393</v>
+      </c>
+      <c r="E102" t="s">
+        <v>394</v>
+      </c>
+      <c r="F102" t="s">
+        <v>348</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H102" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>397</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>393</v>
+      </c>
+      <c r="E103" t="s">
+        <v>394</v>
+      </c>
+      <c r="F103" t="s">
+        <v>398</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H103" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>401</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>22</v>
+      </c>
+      <c r="D104" t="s">
+        <v>393</v>
+      </c>
+      <c r="E104" t="s">
+        <v>394</v>
+      </c>
+      <c r="F104" t="s">
+        <v>47</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H104" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>405</v>
+      </c>
+      <c r="E105" t="s">
+        <v>406</v>
+      </c>
+      <c r="F105" t="s">
+        <v>348</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H105" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>409</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>410</v>
+      </c>
+      <c r="E106" t="s">
+        <v>411</v>
+      </c>
+      <c r="F106" t="s">
+        <v>412</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H106" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>