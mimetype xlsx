--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -39,51 +39,51 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal nº 1 de 2026</t>
   </si>
   <si>
     <t>Outros - Outros</t>
   </si>
   <si>
-    <t>Dispõe sobre o Julgamento das Contas do Exercício Financeiro do ano 2024, de responsabilidade do prefeito Vivaldo Lessa Moreira.</t>
+    <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DO EXERCÍCIO FINANCEIRO DO ANO 2024, DE RESPONSABILIDADE DO PREFEITO VIVALDO LESSA MOREIRA.</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DA MATÉRIA</t>
   </si>
   <si>
     <t>Requerimento nº 24 de 2026</t>
   </si>
   <si>
     <t>Flavio Cezar Onesko</t>
   </si>
   <si>
     <t>Requer, envio de ofício às Senhoras Marilia Perotta Bento Gonçalves, prefeita municipal e Luana Tamara da Silva, Diretora de Planejamento, solicitando copia do projeto de asfaltamento que foi construído na estrada cancan de cima/Alto São João, município Roncador/PR.</t>
   </si>
   <si>
     <t>Indicação nº 24 de 2026</t>
   </si>
   <si>
     <t>Marilza Dias Assis Ferreira</t>
   </si>
   <si>
     <t>À Senhora LUANA TAMARA DA SILVA, Diretora de Planejamento, sobre a substituição ou retirada do poste da cancela ao lado da Câmara Municipal, utilizada para fechamento do estacionamento da Prefeitura para realização de Feira do Produtor, qual tem causado transtornos aos motoristas pois é muito pequeno e as vezes se torna imperceptível.</t>
   </si>
 </sst>
 </file>
 